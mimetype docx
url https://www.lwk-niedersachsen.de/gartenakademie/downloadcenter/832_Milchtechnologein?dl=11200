--- v0 (2025-12-14)
+++ v1 (2026-05-08)
@@ -7,349 +7,386 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="446918E2" w14:textId="77777777" w:rsidR="0005523F" w:rsidRDefault="0005523F" w:rsidP="00684AA4">
+    <w:p w14:paraId="39E97946" w14:textId="77777777" w:rsidR="0005523F" w:rsidRDefault="0005523F" w:rsidP="00684AA4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EEC5DF6" w14:textId="77777777" w:rsidR="0070259B" w:rsidRDefault="0070259B" w:rsidP="00684AA4">
+    <w:p w14:paraId="4CDE51AA" w14:textId="77777777" w:rsidR="0070259B" w:rsidRDefault="0070259B" w:rsidP="00684AA4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CDD6143" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="001A653A" w:rsidRDefault="002E1EAB" w:rsidP="00684AA4">
+    <w:p w14:paraId="07EFBB6E" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="001A653A" w:rsidRDefault="002E1EAB" w:rsidP="00684AA4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Anmeldung zum</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E91856" w14:textId="77777777" w:rsidR="00882EE1" w:rsidRPr="00C56D6D" w:rsidRDefault="00882EE1" w:rsidP="0070259B">
+    <w:p w14:paraId="12F6282E" w14:textId="77777777" w:rsidR="00882EE1" w:rsidRPr="00C56D6D" w:rsidRDefault="00882EE1" w:rsidP="0070259B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="505782A4" w14:textId="77777777" w:rsidR="00882EE1" w:rsidRPr="00911154" w:rsidRDefault="00684AA4" w:rsidP="00684AA4">
+    <w:p w14:paraId="08702F8D" w14:textId="77777777" w:rsidR="00882EE1" w:rsidRPr="00911154" w:rsidRDefault="00684AA4" w:rsidP="00684AA4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00911154">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lehrgang zur Vorbereitung auf die Molkereimeisterprüfung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483BC0E5" w14:textId="77777777" w:rsidR="009654B2" w:rsidRPr="00911154" w:rsidRDefault="009654B2" w:rsidP="0070259B">
+    <w:p w14:paraId="52DCE899" w14:textId="77777777" w:rsidR="009654B2" w:rsidRPr="00911154" w:rsidRDefault="009654B2" w:rsidP="0070259B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3763D993" w14:textId="77777777" w:rsidR="00C6355C" w:rsidRPr="00911154" w:rsidRDefault="00C6355C" w:rsidP="0070259B">
+    <w:p w14:paraId="7FD40E25" w14:textId="77777777" w:rsidR="00C6355C" w:rsidRPr="00911154" w:rsidRDefault="00C6355C" w:rsidP="0070259B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C9EA1B7" w14:textId="7C73E7B6" w:rsidR="002E1EAB" w:rsidRPr="00911154" w:rsidRDefault="00A26E83" w:rsidP="0070259B">
+    <w:p w14:paraId="052F961C" w14:textId="6F17BB16" w:rsidR="002E1EAB" w:rsidRPr="00911154" w:rsidRDefault="00B81EAE" w:rsidP="0070259B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-2034336204"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C57F00">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002E1EAB" w:rsidRPr="00911154">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Vollzeitlehrgang 202</w:t>
       </w:r>
-      <w:r w:rsidR="00233EB0">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kompakte Kursvariante (durchgängig)</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1EAB" w:rsidRPr="00911154">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="002E1EAB" w:rsidRPr="00911154">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A35E64">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="002E1EAB" w:rsidRPr="00911154">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bis 202</w:t>
       </w:r>
-      <w:r w:rsidR="00233EB0">
+      <w:r w:rsidR="00A35E64">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CAE9DA2" w14:textId="621D1A0E" w:rsidR="002E1EAB" w:rsidRPr="00911154" w:rsidRDefault="00A26E83" w:rsidP="0070259B">
+    <w:p w14:paraId="0D9E5C9C" w14:textId="22DDF49F" w:rsidR="002E1EAB" w:rsidRPr="00911154" w:rsidRDefault="00B81EAE" w:rsidP="0070259B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-451709576"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C57F00">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002E1EAB" w:rsidRPr="00911154">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Teilzeitlehrgang 202</w:t>
       </w:r>
-      <w:r w:rsidR="00233EB0">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kurs in 2 Lehrgangsblöcken –</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1EAB" w:rsidRPr="00911154">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A35E64">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="002E1EAB" w:rsidRPr="00911154">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bis 202</w:t>
       </w:r>
-      <w:r w:rsidR="00233EB0">
+      <w:r w:rsidR="00A35E64">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E21384" w14:textId="77777777" w:rsidR="00695AEB" w:rsidRDefault="00695AEB" w:rsidP="0070259B"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="67D38635" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00911154" w:rsidRDefault="002E1EAB" w:rsidP="0070259B">
+    <w:p w14:paraId="0F537523" w14:textId="77777777" w:rsidR="00695AEB" w:rsidRDefault="00695AEB" w:rsidP="0070259B"/>
+    <w:p w14:paraId="0FC1767E" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="0070259B"/>
+    <w:p w14:paraId="0BEB6AC9" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00911154" w:rsidRDefault="002E1EAB" w:rsidP="0070259B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00911154">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. Personalien</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D0980A" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="0070259B"/>
+    <w:p w14:paraId="616C5E89" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="0070259B"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4957"/>
         <w:gridCol w:w="4394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w14:paraId="11BFBCD1" w14:textId="77777777" w:rsidTr="00953F8F">
+      <w:tr w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w14:paraId="31ED1541" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="356589FB" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
+          </w:tcPr>
+          <w:p w14:paraId="15738C7B" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E1EAB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="136B2D91" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
+          </w:tcPr>
+          <w:p w14:paraId="0CE114F1" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E1EAB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Vorname</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w14:paraId="34845B62" w14:textId="77777777" w:rsidTr="00953F8F">
+      <w:tr w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w14:paraId="3AE60D59" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="03BB46B1" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
+          </w:tcPr>
+          <w:p w14:paraId="6F551ED3" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text3"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -404,53 +441,52 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4293A095" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
+          </w:tcPr>
+          <w:p w14:paraId="2F8C780B" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Text2"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -499,113 +535,110 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w14:paraId="6B7095BD" w14:textId="77777777" w:rsidTr="00953F8F">
+      <w:tr w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w14:paraId="1EF10665" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="54B27D9E" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
+          </w:tcPr>
+          <w:p w14:paraId="269AD086" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Geburtsdatum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5E89E705" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
+          </w:tcPr>
+          <w:p w14:paraId="1C3E5935" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Geburtsort</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w14:paraId="7D7840DA" w14:textId="77777777" w:rsidTr="00953F8F">
+      <w:tr w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w14:paraId="7A7E2684" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="592D5537" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
+          </w:tcPr>
+          <w:p w14:paraId="1F8F16C0" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Text4"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -660,53 +693,52 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3B2B0C00" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
+          </w:tcPr>
+          <w:p w14:paraId="4F689738" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Text5"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -755,114 +787,111 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6355C" w:rsidRPr="002E1EAB" w14:paraId="0CA02E7B" w14:textId="77777777" w:rsidTr="00953F8F">
+      <w:tr w:rsidR="00C6355C" w:rsidRPr="002E1EAB" w14:paraId="7F1D359B" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="095CD7C5" w14:textId="77777777" w:rsidR="00C6355C" w:rsidRPr="002E1EAB" w:rsidRDefault="00C6355C" w:rsidP="00C6355C">
+          </w:tcPr>
+          <w:p w14:paraId="54989ABA" w14:textId="77777777" w:rsidR="00C6355C" w:rsidRPr="002E1EAB" w:rsidRDefault="00C6355C" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Hlk118730962"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Staatsangehörigkeit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="49CE5BAF" w14:textId="77777777" w:rsidR="00C6355C" w:rsidRPr="002E1EAB" w:rsidRDefault="00A63767" w:rsidP="00C6355C">
+          </w:tcPr>
+          <w:p w14:paraId="7D74A650" w14:textId="77777777" w:rsidR="00C6355C" w:rsidRPr="002E1EAB" w:rsidRDefault="00A63767" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Straße</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6355C" w:rsidRPr="00C6355C" w14:paraId="188D2878" w14:textId="77777777" w:rsidTr="00953F8F">
+      <w:tr w:rsidR="00C6355C" w:rsidRPr="00C6355C" w14:paraId="1101FCFC" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7823D95B" w14:textId="77777777" w:rsidR="00C6355C" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
+          </w:tcPr>
+          <w:p w14:paraId="1E9E86E7" w14:textId="77777777" w:rsidR="00C6355C" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Text6"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -917,53 +946,52 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="12566C80" w14:textId="77777777" w:rsidR="00C6355C" w:rsidRPr="00C6355C" w:rsidRDefault="00A63767" w:rsidP="00C6355C">
+          </w:tcPr>
+          <w:p w14:paraId="42AA0EAE" w14:textId="77777777" w:rsidR="00C6355C" w:rsidRPr="00C6355C" w:rsidRDefault="00A63767" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1010,113 +1038,110 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w14:paraId="4B23FDF2" w14:textId="77777777" w:rsidTr="00953F8F">
+      <w:tr w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w14:paraId="522B126E" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7A563F62" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
+          </w:tcPr>
+          <w:p w14:paraId="145305DF" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Postleitzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="59CA90DB" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
+          </w:tcPr>
+          <w:p w14:paraId="501509F0" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wohnort</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w14:paraId="577D7B7C" w14:textId="77777777" w:rsidTr="00953F8F">
+      <w:tr w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w14:paraId="77B01800" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3ED20554" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
+          </w:tcPr>
+          <w:p w14:paraId="596EE26C" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="Text7"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1171,53 +1196,52 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1A234E3F" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
+          </w:tcPr>
+          <w:p w14:paraId="0DF1289F" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="Text8"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1267,113 +1291,110 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="4"/>
-      <w:tr w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w14:paraId="7B58FA74" w14:textId="77777777" w:rsidTr="00953F8F">
+      <w:tr w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w14:paraId="25AFB763" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="03F73185" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
+          </w:tcPr>
+          <w:p w14:paraId="3995B9B4" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Landkreis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3D337D41" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
+          </w:tcPr>
+          <w:p w14:paraId="4001F20D" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Telefon (Festnetz)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w14:paraId="0F0D8D64" w14:textId="77777777" w:rsidTr="00953F8F">
+      <w:tr w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w14:paraId="3633BEA5" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1F8D3E29" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
+          </w:tcPr>
+          <w:p w14:paraId="611B228F" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="Text9"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1428,53 +1449,52 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="089674DA" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
+          </w:tcPr>
+          <w:p w14:paraId="6909C0BB" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Text10"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1523,113 +1543,110 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w14:paraId="4AEBF5F4" w14:textId="77777777" w:rsidTr="00953F8F">
+      <w:tr w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w14:paraId="01051E16" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="15F5DFAA" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
+          </w:tcPr>
+          <w:p w14:paraId="7A258B51" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mobil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1492484A" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
+          </w:tcPr>
+          <w:p w14:paraId="0D5E984B" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>E-Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w14:paraId="5243E121" w14:textId="77777777" w:rsidTr="00953F8F">
+      <w:tr w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w14:paraId="4B3E1DE2" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="59477EE3" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
+          </w:tcPr>
+          <w:p w14:paraId="3C5FE53E" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="10" w:name="Text11"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1684,53 +1701,52 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="26DB9DDD" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
+          </w:tcPr>
+          <w:p w14:paraId="45EA5EA8" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="Text12"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1780,293 +1796,293 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11209186" w14:textId="77777777" w:rsidR="009654B2" w:rsidRDefault="009654B2" w:rsidP="0070259B"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7F787AA4" w14:textId="77777777" w:rsidR="00C6355C" w:rsidRPr="00911154" w:rsidRDefault="00953F8F" w:rsidP="00C6355C">
+    <w:p w14:paraId="290D528D" w14:textId="77777777" w:rsidR="009654B2" w:rsidRDefault="009654B2" w:rsidP="0070259B"/>
+    <w:p w14:paraId="7F24B0D4" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="0070259B"/>
+    <w:p w14:paraId="3DA0AB67" w14:textId="77777777" w:rsidR="00C6355C" w:rsidRPr="00911154" w:rsidRDefault="00953F8F" w:rsidP="00C6355C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00911154">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00C6355C" w:rsidRPr="00911154">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Allgemeine Schulbildung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C05DF43" w14:textId="77777777" w:rsidR="00C6355C" w:rsidRDefault="00C6355C" w:rsidP="00C6355C"/>
+    <w:p w14:paraId="57DC67F5" w14:textId="77777777" w:rsidR="00C6355C" w:rsidRDefault="00C6355C" w:rsidP="00C6355C"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4957"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00134404" w:rsidRPr="00953F8F" w14:paraId="3F64A26B" w14:textId="77777777" w:rsidTr="00953F8F">
+      <w:tr w:rsidR="00134404" w:rsidRPr="00953F8F" w14:paraId="64FF7B21" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1852E695" w14:textId="77777777" w:rsidR="00134404" w:rsidRPr="00953F8F" w:rsidRDefault="00134404" w:rsidP="00953F8F">
+          <w:p w14:paraId="3D8CFE2B" w14:textId="77777777" w:rsidR="00134404" w:rsidRPr="00953F8F" w:rsidRDefault="00134404" w:rsidP="00953F8F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00953F8F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Höchster allgemeinbildender Abschluss</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00134404" w:rsidRPr="00DD612A" w14:paraId="2CEF2DE1" w14:textId="77777777" w:rsidTr="00953F8F">
+      <w:tr w:rsidR="00134404" w:rsidRPr="00DD612A" w14:paraId="47F49D1B" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12B7B6DE" w14:textId="77777777" w:rsidR="00134404" w:rsidRPr="00DD612A" w:rsidRDefault="00A26E83" w:rsidP="00953F8F">
+          <w:p w14:paraId="38239414" w14:textId="77777777" w:rsidR="00134404" w:rsidRPr="00DD612A" w:rsidRDefault="00B81EAE" w:rsidP="00953F8F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-866755394"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00134404" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00134404" w:rsidRPr="00DD612A">
               <w:tab/>
               <w:t>ohne Hauptschulabschluss</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00134404" w:rsidRPr="00DD612A" w14:paraId="4FF3AB57" w14:textId="77777777" w:rsidTr="00953F8F">
+      <w:tr w:rsidR="00134404" w:rsidRPr="00DD612A" w14:paraId="2B05D613" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBFD24C" w14:textId="77777777" w:rsidR="00134404" w:rsidRPr="00DD612A" w:rsidRDefault="00A26E83" w:rsidP="00953F8F">
+          <w:p w14:paraId="0E3BE67C" w14:textId="77777777" w:rsidR="00134404" w:rsidRPr="00DD612A" w:rsidRDefault="00B81EAE" w:rsidP="00953F8F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1299804308"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00134404" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00134404" w:rsidRPr="00DD612A">
               <w:tab/>
               <w:t>Hauptschulabschluss</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00134404" w:rsidRPr="00DD612A" w14:paraId="0A9CAE8A" w14:textId="77777777" w:rsidTr="00953F8F">
+      <w:tr w:rsidR="00134404" w:rsidRPr="00DD612A" w14:paraId="031E6EBF" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5200FAA7" w14:textId="77777777" w:rsidR="00134404" w:rsidRPr="00DD612A" w:rsidRDefault="00A26E83" w:rsidP="00953F8F">
+          <w:p w14:paraId="19F26521" w14:textId="77777777" w:rsidR="00134404" w:rsidRPr="00DD612A" w:rsidRDefault="00B81EAE" w:rsidP="00953F8F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="947275634"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00134404" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00134404" w:rsidRPr="00DD612A">
               <w:tab/>
               <w:t>Sekundarabschluss I (Realschule)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00134404" w:rsidRPr="00DD612A" w14:paraId="3F10C2BD" w14:textId="77777777" w:rsidTr="00953F8F">
+      <w:tr w:rsidR="00134404" w:rsidRPr="00DD612A" w14:paraId="15634FE3" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37E09DC1" w14:textId="77777777" w:rsidR="00134404" w:rsidRPr="00DD612A" w:rsidRDefault="00A26E83" w:rsidP="00953F8F">
+          <w:p w14:paraId="418B3B00" w14:textId="77777777" w:rsidR="00134404" w:rsidRPr="00DD612A" w:rsidRDefault="00B81EAE" w:rsidP="00953F8F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="783383732"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00134404" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00134404" w:rsidRPr="00DD612A">
               <w:tab/>
               <w:t>Fachhochschul-/Hochschulreife</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00134404" w:rsidRPr="00DD612A" w14:paraId="3807C246" w14:textId="77777777" w:rsidTr="00953F8F">
+      <w:tr w:rsidR="00134404" w:rsidRPr="00DD612A" w14:paraId="7A45D2B3" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="010BAD66" w14:textId="77777777" w:rsidR="00134404" w:rsidRPr="00DD612A" w:rsidRDefault="00A26E83" w:rsidP="00953F8F">
+          <w:p w14:paraId="1DFC7CA0" w14:textId="77777777" w:rsidR="00134404" w:rsidRPr="00DD612A" w:rsidRDefault="00B81EAE" w:rsidP="00953F8F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:id w:val="962311020"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00134404" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -2136,242 +2152,242 @@
             <w:r w:rsidR="00134404">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00134404">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00134404">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1CB4D552" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="0070259B"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1E59EF5C" w14:textId="77777777" w:rsidR="00DD612A" w:rsidRDefault="00DD612A">
+    <w:p w14:paraId="63B10F4B" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="0070259B"/>
+    <w:p w14:paraId="1AA48A3D" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="0070259B"/>
+    <w:p w14:paraId="3557FF68" w14:textId="77777777" w:rsidR="00DD612A" w:rsidRDefault="00DD612A">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B406E2A" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00911154" w:rsidRDefault="00B81622" w:rsidP="0070259B">
+    <w:p w14:paraId="0BEE09EF" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00911154" w:rsidRDefault="00B81622" w:rsidP="0070259B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00911154">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="008811AE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fachschulbesuch / (Fach-)Hochschulbesuch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71CF47FA" w14:textId="77777777" w:rsidR="00B81622" w:rsidRDefault="00B81622" w:rsidP="0070259B"/>
+    <w:p w14:paraId="45FFBE6F" w14:textId="77777777" w:rsidR="00B81622" w:rsidRDefault="00B81622" w:rsidP="0070259B"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2051"/>
         <w:gridCol w:w="1912"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B81622" w:rsidRPr="00953F8F" w14:paraId="0DD0F320" w14:textId="77777777" w:rsidTr="000B41B1">
+      <w:tr w:rsidR="00B81622" w:rsidRPr="00953F8F" w14:paraId="6067F7DB" w14:textId="77777777" w:rsidTr="000B41B1">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38093270" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00953F8F" w:rsidRDefault="00B81622" w:rsidP="000B41B1">
+          <w:p w14:paraId="7F399365" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00953F8F" w:rsidRDefault="00B81622" w:rsidP="000B41B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53E0CCD3" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00953F8F" w:rsidRDefault="00B81622" w:rsidP="00E644E3">
+          <w:p w14:paraId="5ED8792F" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00953F8F" w:rsidRDefault="00B81622" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>von … bis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2051" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="721EA832" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00953F8F" w:rsidRDefault="00B81622" w:rsidP="00E644E3">
+          <w:p w14:paraId="31ADE4B4" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00953F8F" w:rsidRDefault="00B81622" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1912" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D27756F" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00953F8F" w:rsidRDefault="00B81622" w:rsidP="00E644E3">
+          <w:p w14:paraId="772BA50E" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00953F8F" w:rsidRDefault="00B81622" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Abschluss als</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B81622" w:rsidRPr="00DD612A" w14:paraId="78CBE72A" w14:textId="77777777" w:rsidTr="00E644E3">
+      <w:tr w:rsidR="00B81622" w:rsidRPr="00DD612A" w14:paraId="41E73FC5" w14:textId="77777777" w:rsidTr="00E644E3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="240BD743" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00A26E83" w:rsidP="00E644E3">
+          <w:p w14:paraId="0F9C6A72" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00B81EAE" w:rsidP="00E644E3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1822919859"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B81622" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B81622" w:rsidRPr="00DD612A">
               <w:tab/>
               <w:t>Einjährige Fachschule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="754DE780" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="7EAC61BD" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="13" w:name="Text21"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -2389,51 +2405,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2051" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48B70240" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="362E970E" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="14" w:name="Text22"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -2451,51 +2467,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1912" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FDE28B1" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="3465D69E" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="15" w:name="Text23"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -2509,96 +2525,96 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B81622" w:rsidRPr="00DD612A" w14:paraId="332F38C1" w14:textId="77777777" w:rsidTr="00E644E3">
+      <w:tr w:rsidR="00B81622" w:rsidRPr="00DD612A" w14:paraId="1E9CC64F" w14:textId="77777777" w:rsidTr="00E644E3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4170206E" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00A26E83" w:rsidP="00E644E3">
+          <w:p w14:paraId="5F863045" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00B81EAE" w:rsidP="00E644E3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-53320244"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B81622" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B81622" w:rsidRPr="00DD612A">
               <w:tab/>
               <w:t>zweijährige Fachschule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="059904A4" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="39F6C0C0" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="16" w:name="Text24"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -2616,51 +2632,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2051" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A53B189" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="4A4D5EFD" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="17" w:name="Text25"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -2678,51 +2694,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1912" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57CECA2E" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="1541F691" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="18" w:name="Text26"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -2736,96 +2752,96 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B81622" w:rsidRPr="00DD612A" w14:paraId="21C3EE31" w14:textId="77777777" w:rsidTr="00E644E3">
+      <w:tr w:rsidR="00B81622" w:rsidRPr="00DD612A" w14:paraId="6311A04C" w14:textId="77777777" w:rsidTr="00E644E3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35A10920" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00A26E83" w:rsidP="00E644E3">
+          <w:p w14:paraId="7F708FEC" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00B81EAE" w:rsidP="00E644E3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1385404111"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B81622" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B81622" w:rsidRPr="00DD612A">
               <w:tab/>
               <w:t>Fachoberschule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DE7CF43" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="1C4E5F07" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text27"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="19" w:name="Text27"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -2843,51 +2859,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2051" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="410737D9" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="05A040A0" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text28"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="20" w:name="Text28"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -2905,51 +2921,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1912" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CF65912" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="6FDBECA0" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="21" w:name="Text29"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -2963,96 +2979,96 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B81622" w:rsidRPr="00DD612A" w14:paraId="267388CF" w14:textId="77777777" w:rsidTr="00E644E3">
+      <w:tr w:rsidR="00B81622" w:rsidRPr="00DD612A" w14:paraId="38EF71CC" w14:textId="77777777" w:rsidTr="00E644E3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7495A1CB" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00A26E83" w:rsidP="00E644E3">
+          <w:p w14:paraId="363F6C49" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00B81EAE" w:rsidP="00E644E3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-557167634"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B81622" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B81622" w:rsidRPr="00DD612A">
               <w:tab/>
               <w:t>Fachhochschule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B6CDA57" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="3A29FCD8" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="22" w:name="Text30"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -3070,51 +3086,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2051" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A00FD2C" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="77D5B984" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text31"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="23" w:name="Text31"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -3132,51 +3148,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1912" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62FD31FC" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="5D3AEEFE" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="24" w:name="Text32"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -3190,107 +3206,107 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B81622" w:rsidRPr="00DD612A" w14:paraId="7CD40269" w14:textId="77777777" w:rsidTr="00E644E3">
+      <w:tr w:rsidR="00B81622" w:rsidRPr="00DD612A" w14:paraId="4C88E9C6" w14:textId="77777777" w:rsidTr="00E644E3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39543522" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00A26E83" w:rsidP="00E644E3">
+          <w:p w14:paraId="54ED6BAF" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00B81EAE" w:rsidP="00E644E3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:id w:val="1017810722"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B81622" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B81622" w:rsidRPr="00DD612A">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B81622" w:rsidRPr="00DD612A">
               <w:t>Universität</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E871B36" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="33490AD7" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="25" w:name="Text33"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -3308,51 +3324,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2051" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="502BD9DB" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="1431B406" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="26" w:name="Text34"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -3370,51 +3386,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1912" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D518E7C" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="51D3FC75" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text35"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="27" w:name="Text35"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -3428,60 +3444,60 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B81622" w:rsidRPr="00DD612A" w14:paraId="32E94957" w14:textId="77777777" w:rsidTr="00E644E3">
+      <w:tr w:rsidR="00B81622" w:rsidRPr="00DD612A" w14:paraId="5E9B4B2E" w14:textId="77777777" w:rsidTr="00E644E3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C6D6E67" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00A26E83" w:rsidP="00E644E3">
+          <w:p w14:paraId="3B7D1F88" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00B81EAE" w:rsidP="00E644E3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:id w:val="1544405900"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B81622" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -3554,51 +3570,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E644E3">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E644E3">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D3153CA" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="4A2F6CA3" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="29" w:name="Text37"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -3616,51 +3632,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="29"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2051" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2868354A" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="186786F4" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text38"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="30" w:name="Text38"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -3678,51 +3694,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="30"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1912" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40D1279B" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="56B0FB08" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text39"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="31" w:name="Text39"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -3737,164 +3753,161 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="31"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3AAF54E4" w14:textId="77777777" w:rsidR="00B81622" w:rsidRDefault="00B81622" w:rsidP="0070259B"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="22EDC2EC" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00911154" w:rsidRDefault="00B81622" w:rsidP="00B81622">
+    <w:p w14:paraId="06A0056C" w14:textId="77777777" w:rsidR="00B81622" w:rsidRDefault="00B81622" w:rsidP="0070259B"/>
+    <w:p w14:paraId="43FCAE51" w14:textId="77777777" w:rsidR="002F44D8" w:rsidRDefault="002F44D8" w:rsidP="0070259B"/>
+    <w:p w14:paraId="4FB8281A" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00911154" w:rsidRDefault="00B81622" w:rsidP="00B81622">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00911154">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4. Berufsausbildung</w:t>
       </w:r>
       <w:r w:rsidR="008811AE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/Abschlussprüfung</w:t>
       </w:r>
       <w:r w:rsidRPr="00911154">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
       <w:r w:rsidR="008811AE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n einem anerkannten Ausbildungsberuf</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="165B90E8" w14:textId="77777777" w:rsidR="00B81622" w:rsidRDefault="00B81622" w:rsidP="00B81622"/>
+    <w:p w14:paraId="66E73CA4" w14:textId="77777777" w:rsidR="00B81622" w:rsidRDefault="00B81622" w:rsidP="00B81622"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4957"/>
         <w:gridCol w:w="4394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B81622" w:rsidRPr="002E1EAB" w14:paraId="0AE2F312" w14:textId="77777777" w:rsidTr="00922453">
+      <w:tr w:rsidR="00B81622" w:rsidRPr="002E1EAB" w14:paraId="61392B3B" w14:textId="77777777" w:rsidTr="00922453">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="51D2DE76" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="002E1EAB" w:rsidRDefault="008811AE" w:rsidP="00922453">
+          </w:tcPr>
+          <w:p w14:paraId="500E5F8E" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="002E1EAB" w:rsidRDefault="008811AE" w:rsidP="00922453">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Berufsausbildung im Ausbildungsberuf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="21AD27F7" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="002E1EAB" w:rsidRDefault="00B81622" w:rsidP="00922453">
+          </w:tcPr>
+          <w:p w14:paraId="5274ADB7" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="002E1EAB" w:rsidRDefault="00B81622" w:rsidP="00922453">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B81622" w:rsidRPr="00C6355C" w14:paraId="21168C43" w14:textId="77777777" w:rsidTr="00922453">
+      <w:tr w:rsidR="00B81622" w:rsidRPr="00C6355C" w14:paraId="11BEB872" w14:textId="77777777" w:rsidTr="00922453">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3F939FD4" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="00922453">
+          </w:tcPr>
+          <w:p w14:paraId="693C69E5" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="00922453">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text40"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="32" w:name="Text40"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3949,53 +3962,52 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="32"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1D675AE4" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="00922453">
+          </w:tcPr>
+          <w:p w14:paraId="4DB772DF" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="00922453">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text41"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="33" w:name="Text41"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -4044,113 +4056,110 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="33"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008811AE" w:rsidRPr="002E1EAB" w14:paraId="028C1241" w14:textId="77777777" w:rsidTr="009B0D5C">
+      <w:tr w:rsidR="008811AE" w:rsidRPr="002E1EAB" w14:paraId="23570FD0" w14:textId="77777777" w:rsidTr="009B0D5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="790F98FD" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="002E1EAB" w:rsidRDefault="00455B4B" w:rsidP="009B0D5C">
+          </w:tcPr>
+          <w:p w14:paraId="5CB6A250" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="002E1EAB" w:rsidRDefault="00455B4B" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>von</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="666D1A05" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="002E1EAB" w:rsidRDefault="00455B4B" w:rsidP="009B0D5C">
+          </w:tcPr>
+          <w:p w14:paraId="657DBA0A" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="002E1EAB" w:rsidRDefault="00455B4B" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>bis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008811AE" w:rsidRPr="00C6355C" w14:paraId="69B85EBA" w14:textId="77777777" w:rsidTr="009B0D5C">
+      <w:tr w:rsidR="008811AE" w:rsidRPr="00C6355C" w14:paraId="6F254F4D" w14:textId="77777777" w:rsidTr="009B0D5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="52A4F252" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="009B0D5C">
+          </w:tcPr>
+          <w:p w14:paraId="5E0673E8" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text42"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="34" w:name="Text42"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -4205,53 +4214,52 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="34"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1CF1222A" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="009B0D5C">
+          </w:tcPr>
+          <w:p w14:paraId="389960DA" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="35" w:name="Text43"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -4300,113 +4308,110 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="35"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B81622" w:rsidRPr="002E1EAB" w14:paraId="66E6E77E" w14:textId="77777777" w:rsidTr="00922453">
+      <w:tr w:rsidR="00B81622" w:rsidRPr="002E1EAB" w14:paraId="2ECF61FA" w14:textId="77777777" w:rsidTr="00922453">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6116EB9F" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="002E1EAB" w:rsidRDefault="00B81622" w:rsidP="00922453">
+          </w:tcPr>
+          <w:p w14:paraId="05604173" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="002E1EAB" w:rsidRDefault="00B81622" w:rsidP="00922453">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ausbildungsbetrieb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="475A1BBC" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="002E1EAB" w:rsidRDefault="00B81622" w:rsidP="00922453">
+          </w:tcPr>
+          <w:p w14:paraId="58BB91A6" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="002E1EAB" w:rsidRDefault="00B81622" w:rsidP="00922453">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ort</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B81622" w:rsidRPr="00C6355C" w14:paraId="27147EF7" w14:textId="77777777" w:rsidTr="00922453">
+      <w:tr w:rsidR="00B81622" w:rsidRPr="00C6355C" w14:paraId="24BC8955" w14:textId="77777777" w:rsidTr="00922453">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="434BB1B4" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="00922453">
+          </w:tcPr>
+          <w:p w14:paraId="64EE7109" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="00922453">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="36" w:name="Text44"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -4461,53 +4466,52 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="36"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="49ED1391" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="00922453">
+          </w:tcPr>
+          <w:p w14:paraId="2A734F78" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="00922453">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text45"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="37" w:name="Text45"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -4556,113 +4560,110 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="37"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008811AE" w:rsidRPr="002E1EAB" w14:paraId="2F952E82" w14:textId="77777777" w:rsidTr="009B0D5C">
+      <w:tr w:rsidR="008811AE" w:rsidRPr="002E1EAB" w14:paraId="27836047" w14:textId="77777777" w:rsidTr="009B0D5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="585782AD" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="002E1EAB" w:rsidRDefault="008811AE" w:rsidP="009B0D5C">
+          </w:tcPr>
+          <w:p w14:paraId="6FED5A71" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="002E1EAB" w:rsidRDefault="008811AE" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Abschlussprüfung im Beruf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="303D027C" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="002E1EAB" w:rsidRDefault="008811AE" w:rsidP="009B0D5C">
+          </w:tcPr>
+          <w:p w14:paraId="7FB395B6" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="002E1EAB" w:rsidRDefault="008811AE" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008811AE" w:rsidRPr="00C6355C" w14:paraId="1A7CDF3E" w14:textId="77777777" w:rsidTr="009B0D5C">
+      <w:tr w:rsidR="008811AE" w:rsidRPr="00C6355C" w14:paraId="7D4D4707" w14:textId="77777777" w:rsidTr="009B0D5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0925F471" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="009B0D5C">
+          </w:tcPr>
+          <w:p w14:paraId="761152B1" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="38" w:name="Text46"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -4717,53 +4718,52 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="38"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="101F43E8" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="009B0D5C">
+          </w:tcPr>
+          <w:p w14:paraId="119E3468" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text47"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="39" w:name="Text47"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -4812,113 +4812,110 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="39"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008811AE" w:rsidRPr="002E1EAB" w14:paraId="339FC200" w14:textId="77777777" w:rsidTr="009B0D5C">
+      <w:tr w:rsidR="008811AE" w:rsidRPr="002E1EAB" w14:paraId="68023361" w14:textId="77777777" w:rsidTr="009B0D5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="438D1DB2" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="002E1EAB" w:rsidRDefault="008811AE" w:rsidP="009B0D5C">
+          </w:tcPr>
+          <w:p w14:paraId="18AAE22A" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="002E1EAB" w:rsidRDefault="008811AE" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>vor der zuständigen Stelle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="17B91D25" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="002E1EAB" w:rsidRDefault="008811AE" w:rsidP="009B0D5C">
+          </w:tcPr>
+          <w:p w14:paraId="6EB31A3B" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="002E1EAB" w:rsidRDefault="008811AE" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008811AE" w:rsidRPr="00C6355C" w14:paraId="729FFB2B" w14:textId="77777777" w:rsidTr="009B0D5C">
+      <w:tr w:rsidR="008811AE" w:rsidRPr="00C6355C" w14:paraId="061CCB59" w14:textId="77777777" w:rsidTr="009B0D5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="12E23E43" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="009B0D5C">
+          </w:tcPr>
+          <w:p w14:paraId="377A0A72" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="40" w:name="Text48"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -4973,53 +4970,52 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="40"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0C7B5607" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="009B0D5C">
+          </w:tcPr>
+          <w:p w14:paraId="5FEF9B11" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text49"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="41" w:name="Text49"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -5068,113 +5064,110 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="41"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008811AE" w:rsidRPr="002E1EAB" w14:paraId="2E8C3212" w14:textId="77777777" w:rsidTr="009B0D5C">
+      <w:tr w:rsidR="008811AE" w:rsidRPr="002E1EAB" w14:paraId="1B49411B" w14:textId="77777777" w:rsidTr="009B0D5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7E739C66" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="002E1EAB" w:rsidRDefault="008811AE" w:rsidP="009B0D5C">
+          </w:tcPr>
+          <w:p w14:paraId="19B1C597" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="002E1EAB" w:rsidRDefault="008811AE" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Bundesland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3443F7F5" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="002E1EAB" w:rsidRDefault="00455B4B" w:rsidP="009B0D5C">
+          </w:tcPr>
+          <w:p w14:paraId="53F5E46E" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="002E1EAB" w:rsidRDefault="00455B4B" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Gesamtergebnis:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008811AE" w:rsidRPr="00C6355C" w14:paraId="0EA7B112" w14:textId="77777777" w:rsidTr="009B0D5C">
+      <w:tr w:rsidR="008811AE" w:rsidRPr="00C6355C" w14:paraId="18EFA3AB" w14:textId="77777777" w:rsidTr="009B0D5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="53699BA1" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="009B0D5C">
+          </w:tcPr>
+          <w:p w14:paraId="645366EC" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="42" w:name="Text50"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -5229,53 +5222,52 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="42"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="15844715" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="009B0D5C">
+          </w:tcPr>
+          <w:p w14:paraId="6EA05BD3" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text51"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="43" w:name="Text51"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -5325,53 +5317,53 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="43"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5240BB1B" w14:textId="77777777" w:rsidR="002F44D8" w:rsidRPr="002F44D8" w:rsidRDefault="002F44D8" w:rsidP="00504AF9"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="587BBB34" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00911154" w:rsidRDefault="002F44D8" w:rsidP="000B41B1">
+    <w:p w14:paraId="3C668DE5" w14:textId="77777777" w:rsidR="002F44D8" w:rsidRPr="002F44D8" w:rsidRDefault="002F44D8" w:rsidP="00504AF9"/>
+    <w:p w14:paraId="455E5B90" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRDefault="000B41B1" w:rsidP="00953F8F"/>
+    <w:p w14:paraId="4FEB8731" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00911154" w:rsidRDefault="002F44D8" w:rsidP="000B41B1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="000B41B1" w:rsidRPr="00911154">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Praktische Tätigkeit nach </w:t>
       </w:r>
       <w:r w:rsidR="00A44BD8" w:rsidRPr="00911154">
         <w:rPr>
@@ -5393,178 +5385,178 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00693A21">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>anerkannten Ausbildungsb</w:t>
       </w:r>
       <w:r w:rsidR="000B41B1" w:rsidRPr="00911154">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eruf</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC9B094" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRDefault="000B41B1" w:rsidP="000B41B1"/>
+    <w:p w14:paraId="19AE4183" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRDefault="000B41B1" w:rsidP="000B41B1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="1764"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B41B1" w:rsidRPr="00953F8F" w14:paraId="3F5BAC1B" w14:textId="77777777" w:rsidTr="00AD731F">
+      <w:tr w:rsidR="000B41B1" w:rsidRPr="00953F8F" w14:paraId="55A185C0" w14:textId="77777777" w:rsidTr="00AD731F">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D87ECD0" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00953F8F" w:rsidRDefault="000B41B1" w:rsidP="00E644E3">
+          <w:p w14:paraId="4D1408D8" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00953F8F" w:rsidRDefault="000B41B1" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>von … bis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4294D99B" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00953F8F" w:rsidRDefault="000B41B1" w:rsidP="00E644E3">
+          <w:p w14:paraId="14A42089" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00953F8F" w:rsidRDefault="000B41B1" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Betrieb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="636CD451" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00953F8F" w:rsidRDefault="000B41B1" w:rsidP="00E644E3">
+          <w:p w14:paraId="7780E7FB" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00953F8F" w:rsidRDefault="000B41B1" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>als</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="611A0C6D" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00953F8F" w:rsidRDefault="000B41B1" w:rsidP="00E644E3">
+          <w:p w14:paraId="27507B93" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00953F8F" w:rsidRDefault="000B41B1" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Jahre/Monate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B41B1" w:rsidRPr="00DD612A" w14:paraId="43CC3EE6" w14:textId="77777777" w:rsidTr="00AD731F">
+      <w:tr w:rsidR="000B41B1" w:rsidRPr="00DD612A" w14:paraId="7A136F80" w14:textId="77777777" w:rsidTr="00AD731F">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE660F9" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00AD731F" w:rsidRDefault="009D2409" w:rsidP="00E644E3">
+          <w:p w14:paraId="3094FE4D" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00AD731F" w:rsidRDefault="009D2409" w:rsidP="00E644E3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text80"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="44" w:name="Text80"/>
@@ -5621,51 +5613,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="44"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33231024" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00AD731F" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="5EECAADC" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00AD731F" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text65"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="45" w:name="Text65"/>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -5719,51 +5711,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="45"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="632F0D31" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00AD731F" w:rsidRDefault="009D2409" w:rsidP="00E644E3">
+          <w:p w14:paraId="3863A06D" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00AD731F" w:rsidRDefault="009D2409" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text81"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="46" w:name="Text81"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -5817,51 +5809,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="46"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F1A0205" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00AD731F" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="610E3BA7" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00AD731F" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text73"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="47" w:name="Text73"/>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -5911,60 +5903,60 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="47"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B41B1" w:rsidRPr="00DD612A" w14:paraId="5C7E6273" w14:textId="77777777" w:rsidTr="00AD731F">
+      <w:tr w:rsidR="000B41B1" w:rsidRPr="00DD612A" w14:paraId="61D9F1AF" w14:textId="77777777" w:rsidTr="00AD731F">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D95E988" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00AD731F" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="56A968AD" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00AD731F" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text62"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="48" w:name="Text62"/>
@@ -6021,51 +6013,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="48"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B2CB011" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00AD731F" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="3C219355" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00AD731F" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text66"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="49" w:name="Text66"/>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -6119,51 +6111,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="49"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C6B55B8" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00AD731F" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="6F1DFF97" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00AD731F" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text70"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="50" w:name="Text70"/>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -6217,51 +6209,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="50"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CC429A5" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00AD731F" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="6CE32A48" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00AD731F" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text74"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="51" w:name="Text74"/>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -6311,60 +6303,60 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="51"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B41B1" w:rsidRPr="00DD612A" w14:paraId="66540DCD" w14:textId="77777777" w:rsidTr="00AD731F">
+      <w:tr w:rsidR="000B41B1" w:rsidRPr="00DD612A" w14:paraId="31F88F24" w14:textId="77777777" w:rsidTr="00AD731F">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7793C8DD" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00AD731F" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="0119A536" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00AD731F" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="52" w:name="Text63"/>
@@ -6421,51 +6413,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="52"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B8DC67C" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00AD731F" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="4FE3CBE7" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00AD731F" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="53" w:name="Text67"/>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -6519,51 +6511,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="53"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09047B29" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00AD731F" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="71123B1A" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00AD731F" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text71"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="54" w:name="Text71"/>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -6617,51 +6609,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="54"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BF58DF8" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00AD731F" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="6372461C" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRPr="00AD731F" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text75"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="55" w:name="Text75"/>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -6711,60 +6703,60 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="55"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00174985" w:rsidRPr="00DD612A" w14:paraId="2C477E44" w14:textId="77777777" w:rsidTr="00AD731F">
+      <w:tr w:rsidR="00174985" w:rsidRPr="00DD612A" w14:paraId="0BAED167" w14:textId="77777777" w:rsidTr="00AD731F">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41A25FD8" w14:textId="77777777" w:rsidR="00174985" w:rsidRPr="00AD731F" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="2798324B" w14:textId="77777777" w:rsidR="00174985" w:rsidRPr="00AD731F" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="56" w:name="Text64"/>
@@ -6821,51 +6813,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="56"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D43AA4D" w14:textId="77777777" w:rsidR="00174985" w:rsidRPr="00AD731F" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="14CE3566" w14:textId="77777777" w:rsidR="00174985" w:rsidRPr="00AD731F" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="57" w:name="Text68"/>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -6919,51 +6911,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="57"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77E914BA" w14:textId="77777777" w:rsidR="00174985" w:rsidRPr="00AD731F" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="45E34ED7" w14:textId="77777777" w:rsidR="00174985" w:rsidRPr="00AD731F" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text72"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="58" w:name="Text72"/>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -7017,51 +7009,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="58"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43CD0BB9" w14:textId="77777777" w:rsidR="00174985" w:rsidRPr="00AD731F" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
+          <w:p w14:paraId="3C545E34" w14:textId="77777777" w:rsidR="00174985" w:rsidRPr="00AD731F" w:rsidRDefault="00E644E3" w:rsidP="00E644E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text76"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="59" w:name="Text76"/>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -7112,550 +7104,558 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD731F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="59"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4DC3CA2C" w14:textId="77777777" w:rsidR="00174985" w:rsidRPr="00174985" w:rsidRDefault="00174985" w:rsidP="00953F8F">
+    <w:p w14:paraId="4CA40E18" w14:textId="77777777" w:rsidR="00174985" w:rsidRPr="00174985" w:rsidRDefault="00174985" w:rsidP="00953F8F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B2FE129" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRDefault="00174985" w:rsidP="00953F8F">
+    <w:p w14:paraId="4CBD98F7" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRDefault="00174985" w:rsidP="00953F8F">
       <w:r>
         <w:t>Bitte für jeden Betrieb einen separaten Nachweis vorlegen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26DDC04E" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRDefault="000B41B1" w:rsidP="00953F8F"/>
-    <w:p w14:paraId="24274515" w14:textId="77777777" w:rsidR="00134404" w:rsidRDefault="00134404">
+    <w:p w14:paraId="20A22B4D" w14:textId="77777777" w:rsidR="000B41B1" w:rsidRDefault="000B41B1" w:rsidP="00953F8F"/>
+    <w:p w14:paraId="0863EE36" w14:textId="77777777" w:rsidR="00134404" w:rsidRDefault="00134404">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1191FAD1" w14:textId="77777777" w:rsidR="00953F8F" w:rsidRPr="00911154" w:rsidRDefault="002F44D8" w:rsidP="00953F8F">
+    <w:p w14:paraId="7CB63ACC" w14:textId="77777777" w:rsidR="00953F8F" w:rsidRPr="00911154" w:rsidRDefault="002F44D8" w:rsidP="00953F8F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00174985" w:rsidRPr="00911154">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Unterkunft und Verpflegung</w:t>
       </w:r>
       <w:r w:rsidR="00F40099" w:rsidRPr="00911154">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> im Internat</w:t>
       </w:r>
       <w:r w:rsidR="00A44BD8" w:rsidRPr="00911154">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> gewünscht </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284FE2A4" w14:textId="77777777" w:rsidR="00174985" w:rsidRDefault="00174985" w:rsidP="00953F8F"/>
+    <w:p w14:paraId="75FA9240" w14:textId="77777777" w:rsidR="00174985" w:rsidRDefault="00174985" w:rsidP="00953F8F"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9351"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w14:paraId="44A6C358" w14:textId="77777777" w:rsidTr="00A44BD8">
+      <w:tr w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w14:paraId="5A5AAFDA" w14:textId="77777777" w:rsidTr="00A44BD8">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BB688B2" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00A26E83" w:rsidP="00922453">
+          <w:p w14:paraId="28C9A20E" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00B81EAE" w:rsidP="00922453">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-823896497"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
               <w:t xml:space="preserve"> Unterkunft und Vollverpflegung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w14:paraId="53CBCC23" w14:textId="77777777" w:rsidTr="00A44BD8">
+      <w:tr w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w14:paraId="3384EE61" w14:textId="77777777" w:rsidTr="00A44BD8">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CA0E707" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00A26E83" w:rsidP="00922453">
+          <w:p w14:paraId="641923F2" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00B81EAE" w:rsidP="00922453">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-587467631"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
               <w:t xml:space="preserve"> nur Unterkunft</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w14:paraId="154E587A" w14:textId="77777777" w:rsidTr="00A44BD8">
+      <w:tr w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w14:paraId="2D428C04" w14:textId="77777777" w:rsidTr="00A44BD8">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C633753" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00A26E83" w:rsidP="00922453">
+          <w:p w14:paraId="0DB9D58F" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00B81EAE" w:rsidP="00922453">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-936823211"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
               <w:t xml:space="preserve"> Frühstück</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w14:paraId="483DC9E0" w14:textId="77777777" w:rsidTr="00A44BD8">
+      <w:tr w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w14:paraId="0CDF5F77" w14:textId="77777777" w:rsidTr="00A44BD8">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79A4F451" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00A26E83" w:rsidP="00922453">
+          <w:p w14:paraId="6D0250B7" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00B81EAE" w:rsidP="00922453">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1106958143"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
               <w:t xml:space="preserve"> Mittagessen in der Mensa der benachbarten Universität</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w14:paraId="2D1A6FE0" w14:textId="77777777" w:rsidTr="00A44BD8">
+      <w:tr w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w14:paraId="62A933C9" w14:textId="77777777" w:rsidTr="00A44BD8">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0576795C" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00A26E83" w:rsidP="00922453">
+          <w:p w14:paraId="705E09C1" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00B81EAE" w:rsidP="00922453">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-967887909"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
               <w:t xml:space="preserve"> Abendessen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A42B9B7" w14:textId="77777777" w:rsidR="00953F8F" w:rsidRPr="00174985" w:rsidRDefault="00953F8F" w:rsidP="0070259B">
+    <w:p w14:paraId="10349DD5" w14:textId="77777777" w:rsidR="00953F8F" w:rsidRPr="00174985" w:rsidRDefault="00953F8F" w:rsidP="0070259B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CDB9D6A" w14:textId="77777777" w:rsidR="00953F8F" w:rsidRDefault="00174985" w:rsidP="0070259B">
+    <w:p w14:paraId="4D97B8DD" w14:textId="77777777" w:rsidR="00953F8F" w:rsidRDefault="00174985" w:rsidP="0070259B">
       <w:r>
-        <w:t>Die zu entrichtenden Entgelte entnehmen Sie der Übersicht über Gebühren und Entgelte.</w:t>
+        <w:t xml:space="preserve">Die </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>zu entrichtenden Entgelte</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> entnehmen Sie der Übersicht über Gebühren und Entgelte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3032AF9E" w14:textId="77777777" w:rsidR="00953F8F" w:rsidRDefault="00953F8F" w:rsidP="0070259B"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="38074076" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00911154" w:rsidRDefault="002F44D8" w:rsidP="00A44BD8">
+    <w:p w14:paraId="509BD0DF" w14:textId="77777777" w:rsidR="00953F8F" w:rsidRDefault="00953F8F" w:rsidP="0070259B"/>
+    <w:p w14:paraId="04A8EC02" w14:textId="77777777" w:rsidR="00953F8F" w:rsidRDefault="00953F8F" w:rsidP="0070259B"/>
+    <w:p w14:paraId="5F72B8E7" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00911154" w:rsidRDefault="002F44D8" w:rsidP="00A44BD8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00A44BD8" w:rsidRPr="00911154">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ich beabsichtige eine Förderung nach dem Aufstiegsfortbildungsgesetz in </w:t>
       </w:r>
       <w:r w:rsidR="00911154">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00A44BD8" w:rsidRPr="00911154">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Anspruch zu nehmen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0940C38A" w14:textId="77777777" w:rsidR="00953F8F" w:rsidRDefault="00953F8F" w:rsidP="0070259B"/>
-    <w:p w14:paraId="149A425A" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00A26E83" w:rsidP="00A44BD8">
+    <w:p w14:paraId="4F2C6E41" w14:textId="77777777" w:rsidR="00953F8F" w:rsidRDefault="00953F8F" w:rsidP="0070259B"/>
+    <w:p w14:paraId="768E8283" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00B81EAE" w:rsidP="00A44BD8">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-727530161"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
         <w:tab/>
         <w:t>ja</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF03987" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00A26E83" w:rsidP="00A44BD8">
+    <w:p w14:paraId="5431BFB1" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00B81EAE" w:rsidP="00A44BD8">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-840546300"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
         <w:tab/>
         <w:t>nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26DBF125" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00A44BD8" w:rsidP="0070259B"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5E3387E5" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00911154" w:rsidRDefault="002F44D8" w:rsidP="00A44BD8">
+    <w:p w14:paraId="1393DCEB" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00A44BD8" w:rsidP="0070259B"/>
+    <w:p w14:paraId="2A8EE143" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRDefault="00A44BD8" w:rsidP="0070259B"/>
+    <w:p w14:paraId="4664A287" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00911154" w:rsidRDefault="002F44D8" w:rsidP="00A44BD8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00A44BD8" w:rsidRPr="00911154">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Beizufügende Unterlagen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F15127" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRDefault="00A44BD8" w:rsidP="00A44BD8"/>
-    <w:p w14:paraId="39C333C3" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00A26E83" w:rsidP="00A44BD8">
+    <w:p w14:paraId="1DBBF10F" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRDefault="00A44BD8" w:rsidP="00A44BD8"/>
+    <w:p w14:paraId="4E1B8206" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00B81EAE" w:rsidP="00A44BD8">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1009049589"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
         <w:tab/>
         <w:t>Lebenslauf</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A59D94" w14:textId="77777777" w:rsidR="006B4CA0" w:rsidRPr="00DD612A" w:rsidRDefault="006B4CA0" w:rsidP="00A44BD8"/>
-    <w:p w14:paraId="3C9AF329" w14:textId="77777777" w:rsidR="00BA315E" w:rsidRPr="00DD612A" w:rsidRDefault="00A26E83" w:rsidP="00BA315E">
+    <w:p w14:paraId="1057F527" w14:textId="77777777" w:rsidR="006B4CA0" w:rsidRPr="00DD612A" w:rsidRDefault="006B4CA0" w:rsidP="00A44BD8"/>
+    <w:p w14:paraId="19648BE6" w14:textId="77777777" w:rsidR="00BA315E" w:rsidRPr="00DD612A" w:rsidRDefault="00B81EAE" w:rsidP="00BA315E">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1600457001"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BA315E" w:rsidRPr="00DD612A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BA315E" w:rsidRPr="00DD612A">
         <w:tab/>
         <w:t>Nachweis der bestandenen Abschlussprüfung</w:t>
       </w:r>
       <w:r w:rsidR="006B4CA0" w:rsidRPr="00DD612A">
         <w:t xml:space="preserve"> (Prüfungszeugnis)</w:t>
       </w:r>
       <w:r w:rsidR="00BA315E" w:rsidRPr="00DD612A">
         <w:t xml:space="preserve"> im Beruf</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="709" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7655"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BA315E" w:rsidRPr="00DD612A" w14:paraId="0763768C" w14:textId="77777777" w:rsidTr="00BA315E">
+      <w:tr w:rsidR="00BA315E" w:rsidRPr="00DD612A" w14:paraId="5AF7A884" w14:textId="77777777" w:rsidTr="00BA315E">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:id="60" w:name="_Hlk118734140"/>
-          <w:p w14:paraId="1F6F2ECF" w14:textId="77777777" w:rsidR="00BA315E" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00BA315E">
+          <w:p w14:paraId="4157A8E8" w14:textId="77777777" w:rsidR="00BA315E" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00BA315E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text77"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="61" w:name="Text77"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -7695,52 +7695,52 @@
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="61"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="60"/>
     </w:tbl>
-    <w:p w14:paraId="0DC786F2" w14:textId="77777777" w:rsidR="00BA315E" w:rsidRPr="00DD612A" w:rsidRDefault="00BA315E" w:rsidP="00A44BD8"/>
-    <w:p w14:paraId="3A909A3A" w14:textId="77777777" w:rsidR="00BA315E" w:rsidRPr="00DD612A" w:rsidRDefault="00A26E83" w:rsidP="00A44BD8">
+    <w:p w14:paraId="6A08C0CB" w14:textId="77777777" w:rsidR="00BA315E" w:rsidRPr="00DD612A" w:rsidRDefault="00BA315E" w:rsidP="00A44BD8"/>
+    <w:p w14:paraId="6CD91AB6" w14:textId="77777777" w:rsidR="00BA315E" w:rsidRPr="00DD612A" w:rsidRDefault="00B81EAE" w:rsidP="00A44BD8">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1513984266"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
         <w:tab/>
         <w:t xml:space="preserve">Nachweis über </w:t>
       </w:r>
       <w:r w:rsidR="00BA315E" w:rsidRPr="00DD612A">
         <w:t xml:space="preserve">die </w:t>
@@ -7759,60 +7759,60 @@
       </w:r>
       <w:r w:rsidR="00BA315E" w:rsidRPr="00DD612A">
         <w:t xml:space="preserve">m </w:t>
       </w:r>
       <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
         <w:t>anerkannten Ausbildungsberuf</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="709" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7655"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BA315E" w:rsidRPr="00DD612A" w14:paraId="46219AAE" w14:textId="77777777" w:rsidTr="00BA315E">
+      <w:tr w:rsidR="00BA315E" w:rsidRPr="00DD612A" w14:paraId="17D452D1" w14:textId="77777777" w:rsidTr="00BA315E">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58797245" w14:textId="77777777" w:rsidR="00BA315E" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00BA315E">
+          <w:p w14:paraId="5FE2B8B1" w14:textId="77777777" w:rsidR="00BA315E" w:rsidRPr="00DD612A" w:rsidRDefault="00E644E3" w:rsidP="00BA315E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text78"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="62" w:name="Text78"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -7851,125 +7851,125 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="62"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1237E858" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00A44BD8" w:rsidP="00A44BD8"/>
-    <w:p w14:paraId="05D9375D" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00A26E83" w:rsidP="00A44BD8">
+    <w:p w14:paraId="4779E0B6" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00A44BD8" w:rsidP="00A44BD8"/>
+    <w:p w14:paraId="29AE7638" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00B81EAE" w:rsidP="00A44BD8">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1209636520"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BA315E" w:rsidRPr="00DD612A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BA315E" w:rsidRPr="00DD612A">
         <w:tab/>
         <w:t xml:space="preserve">Schulabschlusszeugnis (allgemeinbildende Schule) </w:t>
       </w:r>
       <w:r w:rsidR="00BA315E" w:rsidRPr="00DD612A">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792D9185" w14:textId="77777777" w:rsidR="00BA315E" w:rsidRPr="00DD612A" w:rsidRDefault="00BA315E" w:rsidP="00A44BD8"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="50B7F511" w14:textId="77777777" w:rsidR="00BA315E" w:rsidRPr="00DD612A" w:rsidRDefault="00CF0AD6" w:rsidP="00A44BD8">
+    <w:p w14:paraId="24F9FC7D" w14:textId="77777777" w:rsidR="00BA315E" w:rsidRPr="00DD612A" w:rsidRDefault="00BA315E" w:rsidP="00A44BD8"/>
+    <w:p w14:paraId="25581F74" w14:textId="77777777" w:rsidR="00BA315E" w:rsidRPr="00DD612A" w:rsidRDefault="00BA315E" w:rsidP="00A44BD8"/>
+    <w:p w14:paraId="40BB6907" w14:textId="77777777" w:rsidR="00BA315E" w:rsidRPr="00DD612A" w:rsidRDefault="00CF0AD6" w:rsidP="00A44BD8">
       <w:r w:rsidRPr="00DD612A">
         <w:t>Ich melde mich hiermit verbindlich zum Lehrgang an.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C416870" w14:textId="77777777" w:rsidR="00BA315E" w:rsidRPr="00DD612A" w:rsidRDefault="00BA315E" w:rsidP="00A44BD8"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="629C00F9" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="0070259B"/>
+    <w:p w14:paraId="70B8FABF" w14:textId="77777777" w:rsidR="00BA315E" w:rsidRPr="00DD612A" w:rsidRDefault="00BA315E" w:rsidP="00A44BD8"/>
+    <w:p w14:paraId="03785CFD" w14:textId="77777777" w:rsidR="00BA315E" w:rsidRDefault="00BA315E" w:rsidP="00A44BD8"/>
+    <w:p w14:paraId="3B940318" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRDefault="00A44BD8" w:rsidP="0070259B"/>
+    <w:p w14:paraId="38477780" w14:textId="77777777" w:rsidR="00FD7188" w:rsidRDefault="00FD7188" w:rsidP="0070259B"/>
+    <w:p w14:paraId="28C043CA" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="0070259B"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3828"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="3969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C56D6D" w14:paraId="23F99C82" w14:textId="77777777" w:rsidTr="00CF0AD6">
+      <w:tr w:rsidR="00C56D6D" w14:paraId="268B35D0" w14:textId="77777777" w:rsidTr="00CF0AD6">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15DE3B15" w14:textId="77777777" w:rsidR="00C56D6D" w:rsidRDefault="00E644E3" w:rsidP="0070259B">
+          <w:p w14:paraId="72F57180" w14:textId="77777777" w:rsidR="00C56D6D" w:rsidRDefault="00E644E3" w:rsidP="0070259B">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text79"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="63" w:name="Text79"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -7983,365 +7983,365 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="63"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="098D5A51" w14:textId="77777777" w:rsidR="00C56D6D" w:rsidRDefault="00C56D6D" w:rsidP="0070259B"/>
+          <w:p w14:paraId="4D102287" w14:textId="77777777" w:rsidR="00C56D6D" w:rsidRDefault="00C56D6D" w:rsidP="0070259B"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0ECE860F" w14:textId="77777777" w:rsidR="00C56D6D" w:rsidRDefault="00C56D6D" w:rsidP="0070259B"/>
+          <w:p w14:paraId="7F096596" w14:textId="77777777" w:rsidR="00C56D6D" w:rsidRDefault="00C56D6D" w:rsidP="0070259B"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D6D" w14:paraId="33EE686B" w14:textId="77777777" w:rsidTr="00CF0AD6">
+      <w:tr w:rsidR="00C56D6D" w14:paraId="1B31CC3E" w14:textId="77777777" w:rsidTr="00CF0AD6">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39F5DD67" w14:textId="77777777" w:rsidR="00C56D6D" w:rsidRDefault="00C56D6D" w:rsidP="0070259B">
+          <w:p w14:paraId="459C2C07" w14:textId="77777777" w:rsidR="00C56D6D" w:rsidRDefault="00C56D6D" w:rsidP="0070259B">
             <w:r>
               <w:t>Ort, Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="283B7869" w14:textId="77777777" w:rsidR="00C56D6D" w:rsidRDefault="00C56D6D" w:rsidP="0070259B"/>
+          <w:p w14:paraId="1351DC9E" w14:textId="77777777" w:rsidR="00C56D6D" w:rsidRDefault="00C56D6D" w:rsidP="0070259B"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C870C45" w14:textId="77777777" w:rsidR="00C56D6D" w:rsidRDefault="00C56D6D" w:rsidP="0070259B">
+          <w:p w14:paraId="4689453B" w14:textId="77777777" w:rsidR="00C56D6D" w:rsidRDefault="00C56D6D" w:rsidP="0070259B">
             <w:r>
               <w:t>Unterschrift</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C2890EF" w14:textId="77777777" w:rsidR="009654B2" w:rsidRDefault="009654B2" w:rsidP="0070259B"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="74F6A962" w14:textId="77777777" w:rsidR="006B4CA0" w:rsidRDefault="006B4CA0" w:rsidP="0070259B"/>
+    <w:p w14:paraId="607517E6" w14:textId="77777777" w:rsidR="009654B2" w:rsidRDefault="009654B2" w:rsidP="0070259B"/>
+    <w:p w14:paraId="0722C74C" w14:textId="77777777" w:rsidR="006B4CA0" w:rsidRDefault="006B4CA0" w:rsidP="0070259B"/>
+    <w:p w14:paraId="5C4461EF" w14:textId="77777777" w:rsidR="006B4CA0" w:rsidRDefault="006B4CA0" w:rsidP="0070259B"/>
     <w:sectPr w:rsidR="006B4CA0" w:rsidSect="00953F8F">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1133" w:bottom="568" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A18F1EF" w14:textId="77777777" w:rsidR="00CF2D00" w:rsidRDefault="00CF2D00" w:rsidP="00DF2845">
+    <w:p w14:paraId="4576FC16" w14:textId="77777777" w:rsidR="00CF2D00" w:rsidRDefault="00CF2D00" w:rsidP="00DF2845">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BA4F58E" w14:textId="77777777" w:rsidR="00CF2D00" w:rsidRDefault="00CF2D00" w:rsidP="00DF2845">
+    <w:p w14:paraId="3ABB38AA" w14:textId="77777777" w:rsidR="00CF2D00" w:rsidRDefault="00CF2D00" w:rsidP="00DF2845">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="61553667" w14:textId="77777777" w:rsidR="00902763" w:rsidRDefault="00902763" w:rsidP="00902763">
+  <w:p w14:paraId="7D38458D" w14:textId="77777777" w:rsidR="00902763" w:rsidRDefault="00902763" w:rsidP="00902763">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t>Hinweise und Informationen zum Datenschutz bei der Landwirtschaftskammer Niedersachsen finden Sie unter www.lwk-niedersachsen.de/Datenschutzinformationen</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1D14FDE3" w14:textId="77777777" w:rsidR="00902763" w:rsidRDefault="00902763">
+  <w:p w14:paraId="72D12F46" w14:textId="77777777" w:rsidR="00902763" w:rsidRDefault="00902763">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13D5805A" w14:textId="77777777" w:rsidR="00CF2D00" w:rsidRDefault="00CF2D00" w:rsidP="00DF2845">
+    <w:p w14:paraId="03CCFA5F" w14:textId="77777777" w:rsidR="00CF2D00" w:rsidRDefault="00CF2D00" w:rsidP="00DF2845">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B2B5EE4" w14:textId="77777777" w:rsidR="00CF2D00" w:rsidRDefault="00CF2D00" w:rsidP="00DF2845">
+    <w:p w14:paraId="481D8DEC" w14:textId="77777777" w:rsidR="00CF2D00" w:rsidRDefault="00CF2D00" w:rsidP="00DF2845">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
         <w:spacing w:val="60"/>
       </w:rPr>
       <w:id w:val="-1611964895"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="5B33F64B" w14:textId="77777777" w:rsidR="00953F8F" w:rsidRDefault="00953F8F">
+      <w:p w14:paraId="4673C150" w14:textId="77777777" w:rsidR="00953F8F" w:rsidRDefault="00953F8F">
         <w:pPr>
           <w:pStyle w:val="Kopfzeile"/>
           <w:pBdr>
             <w:bottom w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           </w:pBdr>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
             <w:spacing w:val="60"/>
           </w:rPr>
           <w:t>Seite</w:t>
         </w:r>
         <w:r>
           <w:t xml:space="preserve"> | </w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="737C7648" w14:textId="77777777" w:rsidR="00CF2D00" w:rsidRPr="00953F8F" w:rsidRDefault="00CF2D00" w:rsidP="00953F8F">
+  <w:p w14:paraId="61CBEC1B" w14:textId="77777777" w:rsidR="00CF2D00" w:rsidRPr="00953F8F" w:rsidRDefault="00CF2D00" w:rsidP="00953F8F">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
       <w:tblW w:w="9356" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3686"/>
       <w:gridCol w:w="567"/>
       <w:gridCol w:w="5103"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00CF2D00" w14:paraId="0E0EF52F" w14:textId="77777777" w:rsidTr="002D3D88">
+    <w:tr w:rsidR="00CF2D00" w14:paraId="4416F818" w14:textId="77777777" w:rsidTr="002D3D88">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3686" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="12CE578D" w14:textId="77777777" w:rsidR="00CF2D00" w:rsidRDefault="00CF2D00" w:rsidP="00455600">
+        <w:p w14:paraId="61C6939D" w14:textId="77777777" w:rsidR="00CF2D00" w:rsidRDefault="00CF2D00" w:rsidP="00455600">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
           </w:pPr>
           <w:r w:rsidRPr="002E0DAD">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53ADED20" wp14:editId="526EBB04">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="134380FA" wp14:editId="1FB7B949">
                 <wp:extent cx="2000250" cy="352860"/>
                 <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                 <wp:docPr id="7" name="Bild 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Bild 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
@@ -8349,164 +8349,164 @@
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2016437" cy="355716"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
-        <w:p w14:paraId="11017805" w14:textId="77777777" w:rsidR="00CF2D00" w:rsidRPr="00DE2FB0" w:rsidRDefault="00CF2D00" w:rsidP="00455600">
+        <w:p w14:paraId="1A19E207" w14:textId="77777777" w:rsidR="00CF2D00" w:rsidRPr="00DE2FB0" w:rsidRDefault="00CF2D00" w:rsidP="00455600">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:rPr>
               <w:sz w:val="10"/>
               <w:szCs w:val="10"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="00660959" w14:textId="77777777" w:rsidR="00CF2D00" w:rsidRPr="00DF2845" w:rsidRDefault="00CF2D00" w:rsidP="00455600">
+        <w:p w14:paraId="6E00E0E9" w14:textId="77777777" w:rsidR="00CF2D00" w:rsidRPr="00DF2845" w:rsidRDefault="00CF2D00" w:rsidP="00455600">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">   </w:t>
           </w:r>
           <w:r w:rsidRPr="00DF2845">
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>zuständige Stelle</w:t>
           </w:r>
           <w:r w:rsidRPr="00DF2845">
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:br/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">   </w:t>
           </w:r>
           <w:r w:rsidRPr="00DF2845">
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>für die Berufsbildung</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="567" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="65815147" w14:textId="77777777" w:rsidR="00CF2D00" w:rsidRDefault="00CF2D00" w:rsidP="00455600">
+        <w:p w14:paraId="32C13797" w14:textId="77777777" w:rsidR="00CF2D00" w:rsidRDefault="00CF2D00" w:rsidP="00455600">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5103" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2D18089B" w14:textId="77777777" w:rsidR="00CF2D00" w:rsidRPr="00DF2845" w:rsidRDefault="00CF2D00" w:rsidP="00455600">
+        <w:p w14:paraId="397E79E4" w14:textId="77777777" w:rsidR="00CF2D00" w:rsidRPr="00DF2845" w:rsidRDefault="00CF2D00" w:rsidP="00455600">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00DF2845">
             <w:rPr>
               <w:b/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t xml:space="preserve">Milchwirtschaftliches </w:t>
           </w:r>
           <w:r w:rsidRPr="00DF2845">
             <w:rPr>
               <w:b/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:br/>
             <w:t>Bildungszentrum</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="6EE0BB80" w14:textId="77777777" w:rsidR="00390316" w:rsidRPr="00390316" w:rsidRDefault="00390316" w:rsidP="00390316">
+  <w:p w14:paraId="40388982" w14:textId="77777777" w:rsidR="00390316" w:rsidRPr="00390316" w:rsidRDefault="00390316" w:rsidP="00390316">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3E861CE1" w14:textId="77777777" w:rsidR="00CF2D00" w:rsidRPr="00390316" w:rsidRDefault="00390316" w:rsidP="00390316">
+  <w:p w14:paraId="5400236E" w14:textId="77777777" w:rsidR="00CF2D00" w:rsidRPr="00390316" w:rsidRDefault="00390316" w:rsidP="00390316">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00390316">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Stand 11/2022 </w:t>
     </w:r>
     <w:r w:rsidRPr="00390316">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
@@ -8609,249 +8609,248 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="258106358">
+  <w:num w:numId="1" w16cid:durableId="1503280031">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="N//AiTLKTZq1CmTi8wI1nSxQLiRMenxch8czOGP5D5mtnXu5XbRKWHVp3FmzuwDMXiszCeDhabvcxl5yB6Vo7A==" w:salt="sBozww/1S17JBuHWsptM5g=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43009"/>
+    <o:shapedefaults v:ext="edit" spidmax="45057"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DD23D6"/>
     <w:rsid w:val="00015EF2"/>
     <w:rsid w:val="00024F74"/>
     <w:rsid w:val="00031E8C"/>
     <w:rsid w:val="0003381C"/>
     <w:rsid w:val="000435D2"/>
     <w:rsid w:val="0005523F"/>
     <w:rsid w:val="00076AF1"/>
     <w:rsid w:val="000B41B1"/>
     <w:rsid w:val="000B455E"/>
     <w:rsid w:val="000C25F3"/>
     <w:rsid w:val="000C3BE6"/>
     <w:rsid w:val="000E68FC"/>
     <w:rsid w:val="000E6FB0"/>
+    <w:rsid w:val="000F4D27"/>
     <w:rsid w:val="00134404"/>
     <w:rsid w:val="001349F6"/>
     <w:rsid w:val="00140B1E"/>
     <w:rsid w:val="00174985"/>
     <w:rsid w:val="001A0EDB"/>
     <w:rsid w:val="001A653A"/>
     <w:rsid w:val="001C51D1"/>
     <w:rsid w:val="001E1970"/>
     <w:rsid w:val="00210427"/>
     <w:rsid w:val="00210EE0"/>
     <w:rsid w:val="0022330E"/>
-    <w:rsid w:val="00233EB0"/>
     <w:rsid w:val="00240E28"/>
     <w:rsid w:val="0026696A"/>
     <w:rsid w:val="002B3ECF"/>
     <w:rsid w:val="002D3D88"/>
-    <w:rsid w:val="002D5B42"/>
     <w:rsid w:val="002E1EAB"/>
     <w:rsid w:val="002F44D8"/>
     <w:rsid w:val="00304815"/>
     <w:rsid w:val="003262AA"/>
     <w:rsid w:val="00336334"/>
     <w:rsid w:val="00350881"/>
     <w:rsid w:val="00370E74"/>
     <w:rsid w:val="00372100"/>
     <w:rsid w:val="00390316"/>
     <w:rsid w:val="003D78CB"/>
     <w:rsid w:val="00455600"/>
     <w:rsid w:val="00455B4B"/>
     <w:rsid w:val="00471F8F"/>
     <w:rsid w:val="004840D0"/>
     <w:rsid w:val="0048722B"/>
     <w:rsid w:val="004A57CB"/>
     <w:rsid w:val="004C3691"/>
     <w:rsid w:val="004E1890"/>
     <w:rsid w:val="004F7B0F"/>
     <w:rsid w:val="00504AF9"/>
     <w:rsid w:val="00581CC1"/>
     <w:rsid w:val="005F0555"/>
+    <w:rsid w:val="00633480"/>
     <w:rsid w:val="00684AA4"/>
     <w:rsid w:val="00687F4B"/>
     <w:rsid w:val="00691BC2"/>
     <w:rsid w:val="00693A21"/>
     <w:rsid w:val="00695AEB"/>
     <w:rsid w:val="006A3E8A"/>
     <w:rsid w:val="006B4CA0"/>
     <w:rsid w:val="006C1177"/>
     <w:rsid w:val="006C6621"/>
     <w:rsid w:val="0070259B"/>
     <w:rsid w:val="00723E66"/>
     <w:rsid w:val="007774E6"/>
     <w:rsid w:val="007A5528"/>
     <w:rsid w:val="007B05F9"/>
     <w:rsid w:val="008325FD"/>
     <w:rsid w:val="008767B3"/>
     <w:rsid w:val="00877F29"/>
     <w:rsid w:val="008811AE"/>
     <w:rsid w:val="00882EE1"/>
     <w:rsid w:val="00895762"/>
     <w:rsid w:val="008D164A"/>
     <w:rsid w:val="008D4D94"/>
     <w:rsid w:val="00902763"/>
     <w:rsid w:val="00911154"/>
     <w:rsid w:val="0094707F"/>
     <w:rsid w:val="00953F8F"/>
     <w:rsid w:val="00954397"/>
     <w:rsid w:val="00955F1C"/>
     <w:rsid w:val="00962FED"/>
     <w:rsid w:val="009654B2"/>
     <w:rsid w:val="00970DD0"/>
     <w:rsid w:val="009D2409"/>
     <w:rsid w:val="00A001B7"/>
     <w:rsid w:val="00A0298D"/>
     <w:rsid w:val="00A12A3A"/>
-    <w:rsid w:val="00A26E83"/>
+    <w:rsid w:val="00A35E64"/>
     <w:rsid w:val="00A44BD8"/>
     <w:rsid w:val="00A4625C"/>
     <w:rsid w:val="00A63767"/>
     <w:rsid w:val="00A86D74"/>
     <w:rsid w:val="00AB31CE"/>
     <w:rsid w:val="00AB5D8A"/>
     <w:rsid w:val="00AD5EA1"/>
     <w:rsid w:val="00AD651B"/>
     <w:rsid w:val="00AD731F"/>
     <w:rsid w:val="00AE7C2E"/>
-    <w:rsid w:val="00B048F5"/>
     <w:rsid w:val="00B06662"/>
     <w:rsid w:val="00B60A56"/>
     <w:rsid w:val="00B7555F"/>
     <w:rsid w:val="00B81622"/>
+    <w:rsid w:val="00B81EAE"/>
     <w:rsid w:val="00BA315E"/>
     <w:rsid w:val="00BA54CC"/>
     <w:rsid w:val="00C27709"/>
     <w:rsid w:val="00C35701"/>
     <w:rsid w:val="00C56D6D"/>
     <w:rsid w:val="00C57F00"/>
     <w:rsid w:val="00C6355C"/>
     <w:rsid w:val="00C94CD9"/>
     <w:rsid w:val="00CA20EB"/>
     <w:rsid w:val="00CE4976"/>
     <w:rsid w:val="00CF0AD6"/>
     <w:rsid w:val="00CF2D00"/>
     <w:rsid w:val="00D10379"/>
     <w:rsid w:val="00D257BE"/>
     <w:rsid w:val="00D37536"/>
     <w:rsid w:val="00D60B61"/>
     <w:rsid w:val="00D9385B"/>
     <w:rsid w:val="00DB7F26"/>
     <w:rsid w:val="00DC454A"/>
     <w:rsid w:val="00DD0FA5"/>
     <w:rsid w:val="00DD23D6"/>
     <w:rsid w:val="00DD612A"/>
     <w:rsid w:val="00DE2FB0"/>
     <w:rsid w:val="00DF2845"/>
     <w:rsid w:val="00DF48B4"/>
     <w:rsid w:val="00E305BB"/>
     <w:rsid w:val="00E644E3"/>
     <w:rsid w:val="00E924A5"/>
     <w:rsid w:val="00EB1FEC"/>
     <w:rsid w:val="00F40099"/>
     <w:rsid w:val="00F543A1"/>
     <w:rsid w:val="00F84A32"/>
     <w:rsid w:val="00FA6606"/>
     <w:rsid w:val="00FC0E7A"/>
-    <w:rsid w:val="00FC208C"/>
     <w:rsid w:val="00FD7188"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43009"/>
+    <o:shapedefaults v:ext="edit" spidmax="45057"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6E87EC56"/>
+  <w14:docId w14:val="077A18AF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{74D96827-E075-49EB-B164-85C43194EF44}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -9769,82 +9768,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2F59811-DB73-4464-9657-9B0B5B72EB0E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1CF94EA-C942-4A29-95DD-F7F350FCE919}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>437</Words>
-  <Characters>2760</Characters>
+  <Words>442</Words>
+  <Characters>2788</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3191</CharactersWithSpaces>
+  <CharactersWithSpaces>3224</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Magda Meyer</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>