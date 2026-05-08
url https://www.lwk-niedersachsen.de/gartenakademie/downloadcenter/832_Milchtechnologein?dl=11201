--- v0 (2025-12-14)
+++ v1 (2026-05-08)
@@ -85,151 +85,177 @@
       </w:pPr>
       <w:r w:rsidRPr="00911154">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lehrgang zur Vorbereitung auf die Molkereimeisterprüfung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52DCE899" w14:textId="77777777" w:rsidR="009654B2" w:rsidRPr="00911154" w:rsidRDefault="009654B2" w:rsidP="0070259B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FD40E25" w14:textId="77777777" w:rsidR="00C6355C" w:rsidRPr="00911154" w:rsidRDefault="00C6355C" w:rsidP="0070259B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="052F961C" w14:textId="23B03028" w:rsidR="002E1EAB" w:rsidRPr="00911154" w:rsidRDefault="00911615" w:rsidP="0070259B">
+    <w:p w14:paraId="052F961C" w14:textId="63B3EF96" w:rsidR="002E1EAB" w:rsidRPr="00911154" w:rsidRDefault="00651896" w:rsidP="0070259B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-2034336204"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C57F00">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002E1EAB" w:rsidRPr="00911154">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Vollzeitlehrgang 202</w:t>
+      </w:r>
+      <w:r w:rsidR="000A7015">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kompakte Kursvariante (durchgängig) – </w:t>
+      </w:r>
+      <w:r w:rsidR="002E1EAB" w:rsidRPr="00911154">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00E55A00">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="002E1EAB" w:rsidRPr="00911154">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bis 202</w:t>
       </w:r>
       <w:r w:rsidR="00E55A00">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9E5C9C" w14:textId="2775EB1E" w:rsidR="002E1EAB" w:rsidRPr="00911154" w:rsidRDefault="00911615" w:rsidP="0070259B">
+    <w:p w14:paraId="0D9E5C9C" w14:textId="77EDB144" w:rsidR="002E1EAB" w:rsidRPr="00911154" w:rsidRDefault="00651896" w:rsidP="0070259B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-451709576"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C57F00">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002E1EAB" w:rsidRPr="00911154">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Teilzeitlehrgang 202</w:t>
+      </w:r>
+      <w:r w:rsidR="000A7015">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kurs in 2 Lehrgangsblöcken –</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1EAB" w:rsidRPr="00911154">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00E55A00">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="002E1EAB" w:rsidRPr="00911154">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bis 202</w:t>
       </w:r>
       <w:r w:rsidR="00E55A00">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F537523" w14:textId="77777777" w:rsidR="00695AEB" w:rsidRDefault="00695AEB" w:rsidP="0070259B"/>
     <w:p w14:paraId="0FC1767E" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="0070259B"/>
@@ -251,103 +277,100 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="616C5E89" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="0070259B"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4957"/>
         <w:gridCol w:w="4394"/>
       </w:tblGrid>
       <w:tr w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w14:paraId="31ED1541" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="15738C7B" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E1EAB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0CE114F1" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E1EAB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Vorname</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w14:paraId="3AE60D59" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F551ED3" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text3"/>
             <w:r>
               <w:rPr>
@@ -404,51 +427,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F8C780B" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Text2"/>
             <w:r>
               <w:rPr>
@@ -507,103 +529,100 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w14:paraId="1EF10665" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="269AD086" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Geburtsdatum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C3E5935" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Geburtsort</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w14:paraId="7A7E2684" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F8F16C0" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Text4"/>
             <w:r>
               <w:rPr>
@@ -660,51 +679,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F689738" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Text5"/>
             <w:r>
               <w:rPr>
@@ -763,104 +781,101 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C6355C" w:rsidRPr="002E1EAB" w14:paraId="7F1D359B" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54989ABA" w14:textId="77777777" w:rsidR="00C6355C" w:rsidRPr="002E1EAB" w:rsidRDefault="00C6355C" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Hlk118730962"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Staatsangehörigkeit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D74A650" w14:textId="77777777" w:rsidR="00C6355C" w:rsidRPr="002E1EAB" w:rsidRDefault="00A63767" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Straße</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C6355C" w:rsidRPr="00C6355C" w14:paraId="1101FCFC" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E9E86E7" w14:textId="77777777" w:rsidR="00C6355C" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Text6"/>
             <w:r>
               <w:rPr>
@@ -917,51 +932,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42AA0EAE" w14:textId="77777777" w:rsidR="00C6355C" w:rsidRPr="00C6355C" w:rsidRDefault="00A63767" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -1018,103 +1032,100 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w14:paraId="522B126E" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="145305DF" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Postleitzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="501509F0" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wohnort</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w14:paraId="77B01800" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="596EE26C" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="Text7"/>
             <w:r>
               <w:rPr>
@@ -1171,51 +1182,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0DF1289F" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="Text8"/>
             <w:r>
               <w:rPr>
@@ -1275,103 +1285,100 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="4"/>
       <w:tr w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w14:paraId="25AFB763" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3995B9B4" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Landkreis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4001F20D" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Telefon (Festnetz)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w14:paraId="3633BEA5" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="611B228F" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="Text9"/>
             <w:r>
               <w:rPr>
@@ -1428,51 +1435,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6909C0BB" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Text10"/>
             <w:r>
               <w:rPr>
@@ -1531,103 +1537,100 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w14:paraId="01051E16" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A258B51" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mobil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D5E984B" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="002E1EAB" w:rsidRDefault="002E1EAB" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>E-Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w14:paraId="4B3E1DE2" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C5FE53E" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="10" w:name="Text11"/>
             <w:r>
               <w:rPr>
@@ -1684,51 +1687,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45EA5EA8" w14:textId="77777777" w:rsidR="002E1EAB" w:rsidRPr="00C6355C" w:rsidRDefault="007A5528" w:rsidP="00C6355C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="Text12"/>
             <w:r>
               <w:rPr>
@@ -1858,215 +1860,215 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00953F8F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Höchster allgemeinbildender Abschluss</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00134404" w:rsidRPr="00DD612A" w14:paraId="47F49D1B" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38239414" w14:textId="77777777" w:rsidR="00134404" w:rsidRPr="00DD612A" w:rsidRDefault="00911615" w:rsidP="00953F8F">
+          <w:p w14:paraId="38239414" w14:textId="77777777" w:rsidR="00134404" w:rsidRPr="00DD612A" w:rsidRDefault="00651896" w:rsidP="00953F8F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-866755394"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00134404" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00134404" w:rsidRPr="00DD612A">
               <w:tab/>
               <w:t>ohne Hauptschulabschluss</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00134404" w:rsidRPr="00DD612A" w14:paraId="2B05D613" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E3BE67C" w14:textId="77777777" w:rsidR="00134404" w:rsidRPr="00DD612A" w:rsidRDefault="00911615" w:rsidP="00953F8F">
+          <w:p w14:paraId="0E3BE67C" w14:textId="77777777" w:rsidR="00134404" w:rsidRPr="00DD612A" w:rsidRDefault="00651896" w:rsidP="00953F8F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1299804308"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00134404" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00134404" w:rsidRPr="00DD612A">
               <w:tab/>
               <w:t>Hauptschulabschluss</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00134404" w:rsidRPr="00DD612A" w14:paraId="031E6EBF" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19F26521" w14:textId="77777777" w:rsidR="00134404" w:rsidRPr="00DD612A" w:rsidRDefault="00911615" w:rsidP="00953F8F">
+          <w:p w14:paraId="19F26521" w14:textId="77777777" w:rsidR="00134404" w:rsidRPr="00DD612A" w:rsidRDefault="00651896" w:rsidP="00953F8F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="947275634"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00134404" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00134404" w:rsidRPr="00DD612A">
               <w:tab/>
               <w:t>Sekundarabschluss I (Realschule)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00134404" w:rsidRPr="00DD612A" w14:paraId="15634FE3" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="418B3B00" w14:textId="77777777" w:rsidR="00134404" w:rsidRPr="00DD612A" w:rsidRDefault="00911615" w:rsidP="00953F8F">
+          <w:p w14:paraId="418B3B00" w14:textId="77777777" w:rsidR="00134404" w:rsidRPr="00DD612A" w:rsidRDefault="00651896" w:rsidP="00953F8F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="783383732"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00134404" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00134404" w:rsidRPr="00DD612A">
               <w:tab/>
               <w:t>Fachhochschul-/Hochschulreife</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00134404" w:rsidRPr="00DD612A" w14:paraId="7A45D2B3" w14:textId="77777777" w:rsidTr="00953F8F">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DFC7CA0" w14:textId="77777777" w:rsidR="00134404" w:rsidRPr="00DD612A" w:rsidRDefault="00911615" w:rsidP="00953F8F">
+          <w:p w14:paraId="1DFC7CA0" w14:textId="77777777" w:rsidR="00134404" w:rsidRPr="00DD612A" w:rsidRDefault="00651896" w:rsidP="00953F8F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:id w:val="962311020"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00134404" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -2291,51 +2293,51 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Abschluss als</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B81622" w:rsidRPr="00DD612A" w14:paraId="41E73FC5" w14:textId="77777777" w:rsidTr="00E644E3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F9C6A72" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00911615" w:rsidP="00E644E3">
+          <w:p w14:paraId="0F9C6A72" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00651896" w:rsidP="00E644E3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1822919859"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B81622" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B81622" w:rsidRPr="00DD612A">
@@ -2518,51 +2520,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B81622" w:rsidRPr="00DD612A" w14:paraId="1E9CC64F" w14:textId="77777777" w:rsidTr="00E644E3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F863045" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00911615" w:rsidP="00E644E3">
+          <w:p w14:paraId="5F863045" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00651896" w:rsidP="00E644E3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-53320244"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B81622" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B81622" w:rsidRPr="00DD612A">
@@ -2745,51 +2747,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B81622" w:rsidRPr="00DD612A" w14:paraId="6311A04C" w14:textId="77777777" w:rsidTr="00E644E3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F708FEC" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00911615" w:rsidP="00E644E3">
+          <w:p w14:paraId="7F708FEC" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00651896" w:rsidP="00E644E3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1385404111"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B81622" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B81622" w:rsidRPr="00DD612A">
@@ -2972,51 +2974,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B81622" w:rsidRPr="00DD612A" w14:paraId="38EF71CC" w14:textId="77777777" w:rsidTr="00E644E3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="363F6C49" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00911615" w:rsidP="00E644E3">
+          <w:p w14:paraId="363F6C49" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00651896" w:rsidP="00E644E3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-557167634"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B81622" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B81622" w:rsidRPr="00DD612A">
@@ -3199,51 +3201,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B81622" w:rsidRPr="00DD612A" w14:paraId="4C88E9C6" w14:textId="77777777" w:rsidTr="00E644E3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54ED6BAF" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00911615" w:rsidP="00E644E3">
+          <w:p w14:paraId="54ED6BAF" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00651896" w:rsidP="00E644E3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:id w:val="1017810722"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B81622" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -3437,51 +3439,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B81622" w:rsidRPr="00DD612A" w14:paraId="5E9B4B2E" w14:textId="77777777" w:rsidTr="00E644E3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B7D1F88" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00911615" w:rsidP="00E644E3">
+          <w:p w14:paraId="3B7D1F88" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00DD612A" w:rsidRDefault="00651896" w:rsidP="00E644E3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:id w:val="1544405900"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B81622" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -3803,96 +3805,93 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="66E73CA4" w14:textId="77777777" w:rsidR="00B81622" w:rsidRDefault="00B81622" w:rsidP="00B81622"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4957"/>
         <w:gridCol w:w="4394"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B81622" w:rsidRPr="002E1EAB" w14:paraId="61392B3B" w14:textId="77777777" w:rsidTr="00922453">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="500E5F8E" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="002E1EAB" w:rsidRDefault="008811AE" w:rsidP="00922453">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Berufsausbildung im Ausbildungsberuf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5274ADB7" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="002E1EAB" w:rsidRDefault="00B81622" w:rsidP="00922453">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B81622" w:rsidRPr="00C6355C" w14:paraId="11BEB872" w14:textId="77777777" w:rsidTr="00922453">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="693C69E5" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="00922453">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text40"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="32" w:name="Text40"/>
             <w:r>
               <w:rPr>
@@ -3949,51 +3948,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="32"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4DB772DF" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="00922453">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text41"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="33" w:name="Text41"/>
             <w:r>
               <w:rPr>
@@ -4052,103 +4050,100 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="33"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008811AE" w:rsidRPr="002E1EAB" w14:paraId="23570FD0" w14:textId="77777777" w:rsidTr="009B0D5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5CB6A250" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="002E1EAB" w:rsidRDefault="00455B4B" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>von</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="657DBA0A" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="002E1EAB" w:rsidRDefault="00455B4B" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>bis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008811AE" w:rsidRPr="00C6355C" w14:paraId="6F254F4D" w14:textId="77777777" w:rsidTr="009B0D5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E0673E8" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text42"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="34" w:name="Text42"/>
             <w:r>
               <w:rPr>
@@ -4205,51 +4200,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="34"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="389960DA" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="35" w:name="Text43"/>
             <w:r>
               <w:rPr>
@@ -4308,103 +4302,100 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="35"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B81622" w:rsidRPr="002E1EAB" w14:paraId="2ECF61FA" w14:textId="77777777" w:rsidTr="00922453">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05604173" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="002E1EAB" w:rsidRDefault="00B81622" w:rsidP="00922453">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ausbildungsbetrieb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58BB91A6" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="002E1EAB" w:rsidRDefault="00B81622" w:rsidP="00922453">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ort</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B81622" w:rsidRPr="00C6355C" w14:paraId="24BC8955" w14:textId="77777777" w:rsidTr="00922453">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64EE7109" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="00922453">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="36" w:name="Text44"/>
             <w:r>
               <w:rPr>
@@ -4461,51 +4452,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="36"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A734F78" w14:textId="77777777" w:rsidR="00B81622" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="00922453">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text45"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="37" w:name="Text45"/>
             <w:r>
               <w:rPr>
@@ -4564,103 +4554,100 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="37"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008811AE" w:rsidRPr="002E1EAB" w14:paraId="27836047" w14:textId="77777777" w:rsidTr="009B0D5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FED5A71" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="002E1EAB" w:rsidRDefault="008811AE" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Abschlussprüfung im Beruf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7FB395B6" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="002E1EAB" w:rsidRDefault="008811AE" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008811AE" w:rsidRPr="00C6355C" w14:paraId="7D4D4707" w14:textId="77777777" w:rsidTr="009B0D5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="761152B1" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="38" w:name="Text46"/>
             <w:r>
               <w:rPr>
@@ -4717,51 +4704,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="38"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="119E3468" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text47"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="39" w:name="Text47"/>
             <w:r>
               <w:rPr>
@@ -4820,103 +4806,100 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="39"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008811AE" w:rsidRPr="002E1EAB" w14:paraId="68023361" w14:textId="77777777" w:rsidTr="009B0D5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18AAE22A" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="002E1EAB" w:rsidRDefault="008811AE" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>vor der zuständigen Stelle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6EB31A3B" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="002E1EAB" w:rsidRDefault="008811AE" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008811AE" w:rsidRPr="00C6355C" w14:paraId="061CCB59" w14:textId="77777777" w:rsidTr="009B0D5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="377A0A72" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="40" w:name="Text48"/>
             <w:r>
               <w:rPr>
@@ -4973,51 +4956,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="40"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FEF9B11" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text49"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="41" w:name="Text49"/>
             <w:r>
               <w:rPr>
@@ -5076,103 +5058,100 @@
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="41"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008811AE" w:rsidRPr="002E1EAB" w14:paraId="1B49411B" w14:textId="77777777" w:rsidTr="009B0D5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19B1C597" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="002E1EAB" w:rsidRDefault="008811AE" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Bundesland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53F5E46E" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="002E1EAB" w:rsidRDefault="00455B4B" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Gesamtergebnis:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008811AE" w:rsidRPr="00C6355C" w14:paraId="18EFA3AB" w14:textId="77777777" w:rsidTr="009B0D5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="645366EC" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="42" w:name="Text50"/>
             <w:r>
               <w:rPr>
@@ -5229,51 +5208,50 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="42"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6EA05BD3" w14:textId="77777777" w:rsidR="008811AE" w:rsidRPr="00C6355C" w:rsidRDefault="00E644E3" w:rsidP="009B0D5C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text51"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="43" w:name="Text51"/>
             <w:r>
               <w:rPr>
@@ -7199,257 +7177,263 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="75FA9240" w14:textId="77777777" w:rsidR="00174985" w:rsidRDefault="00174985" w:rsidP="00953F8F"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9351"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w14:paraId="5A5AAFDA" w14:textId="77777777" w:rsidTr="00A44BD8">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28C9A20E" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00911615" w:rsidP="00922453">
+          <w:p w14:paraId="28C9A20E" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00651896" w:rsidP="00922453">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-823896497"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
               <w:t xml:space="preserve"> Unterkunft und Vollverpflegung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w14:paraId="3384EE61" w14:textId="77777777" w:rsidTr="00A44BD8">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="641923F2" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00911615" w:rsidP="00922453">
+          <w:p w14:paraId="641923F2" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00651896" w:rsidP="00922453">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-587467631"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
               <w:t xml:space="preserve"> nur Unterkunft</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w14:paraId="2D428C04" w14:textId="77777777" w:rsidTr="00A44BD8">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DB9D58F" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00911615" w:rsidP="00922453">
+          <w:p w14:paraId="0DB9D58F" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00651896" w:rsidP="00922453">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-936823211"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
               <w:t xml:space="preserve"> Frühstück</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w14:paraId="0CDF5F77" w14:textId="77777777" w:rsidTr="00A44BD8">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D0250B7" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00911615" w:rsidP="00922453">
+          <w:p w14:paraId="6D0250B7" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00651896" w:rsidP="00922453">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1106958143"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
               <w:t xml:space="preserve"> Mittagessen in der Mensa der benachbarten Universität</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w14:paraId="62A933C9" w14:textId="77777777" w:rsidTr="00A44BD8">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="705E09C1" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00911615" w:rsidP="00922453">
+          <w:p w14:paraId="705E09C1" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00651896" w:rsidP="00922453">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-967887909"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
               <w:t xml:space="preserve"> Abendessen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="10349DD5" w14:textId="77777777" w:rsidR="00953F8F" w:rsidRPr="00174985" w:rsidRDefault="00953F8F" w:rsidP="0070259B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D97B8DD" w14:textId="77777777" w:rsidR="00953F8F" w:rsidRDefault="00174985" w:rsidP="0070259B">
+    <w:p w14:paraId="4D97B8DD" w14:textId="585A1ABF" w:rsidR="00953F8F" w:rsidRDefault="00174985" w:rsidP="0070259B">
       <w:r>
         <w:t xml:space="preserve">Die </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-        <w:t>zu entrichtenden Entgelte</w:t>
+      <w:r w:rsidR="000350BB">
+        <w:t>zu entrichtende</w:t>
+      </w:r>
+      <w:r w:rsidR="007164F5">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="000350BB">
+        <w:t xml:space="preserve"> Entgelte</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> entnehmen Sie der Übersicht über Gebühren und Entgelte.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509BD0DF" w14:textId="77777777" w:rsidR="00953F8F" w:rsidRDefault="00953F8F" w:rsidP="0070259B"/>
     <w:p w14:paraId="04A8EC02" w14:textId="77777777" w:rsidR="00953F8F" w:rsidRDefault="00953F8F" w:rsidP="0070259B"/>
     <w:p w14:paraId="5F72B8E7" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00911154" w:rsidRDefault="002F44D8" w:rsidP="00A44BD8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00A44BD8" w:rsidRPr="00911154">
@@ -7457,76 +7441,76 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ich beabsichtige eine Förderung nach dem Aufstiegsfortbildungsgesetz in </w:t>
       </w:r>
       <w:r w:rsidR="00911154">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00A44BD8" w:rsidRPr="00911154">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Anspruch zu nehmen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F2C6E41" w14:textId="77777777" w:rsidR="00953F8F" w:rsidRDefault="00953F8F" w:rsidP="0070259B"/>
-    <w:p w14:paraId="768E8283" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00911615" w:rsidP="00A44BD8">
+    <w:p w14:paraId="768E8283" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00651896" w:rsidP="00A44BD8">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-727530161"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
         <w:tab/>
         <w:t>ja</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5431BFB1" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00911615" w:rsidP="00A44BD8">
+    <w:p w14:paraId="5431BFB1" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00651896" w:rsidP="00A44BD8">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-840546300"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
         <w:tab/>
         <w:t>nein</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1393DCEB" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00A44BD8" w:rsidP="0070259B"/>
@@ -7535,77 +7519,77 @@
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00A44BD8" w:rsidRPr="00911154">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Beizufügende Unterlagen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DBBF10F" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRDefault="00A44BD8" w:rsidP="00A44BD8"/>
-    <w:p w14:paraId="4E1B8206" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00911615" w:rsidP="00A44BD8">
+    <w:p w14:paraId="4E1B8206" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00651896" w:rsidP="00A44BD8">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1009049589"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
         <w:tab/>
         <w:t>Lebenslauf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1057F527" w14:textId="77777777" w:rsidR="006B4CA0" w:rsidRPr="00DD612A" w:rsidRDefault="006B4CA0" w:rsidP="00A44BD8"/>
-    <w:p w14:paraId="19648BE6" w14:textId="77777777" w:rsidR="00BA315E" w:rsidRPr="00DD612A" w:rsidRDefault="00911615" w:rsidP="00BA315E">
+    <w:p w14:paraId="19648BE6" w14:textId="77777777" w:rsidR="00BA315E" w:rsidRPr="00DD612A" w:rsidRDefault="00651896" w:rsidP="00BA315E">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1600457001"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BA315E" w:rsidRPr="00DD612A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BA315E" w:rsidRPr="00DD612A">
         <w:tab/>
         <w:t>Nachweis der bestandenen Abschlussprüfung</w:t>
       </w:r>
       <w:r w:rsidR="006B4CA0" w:rsidRPr="00DD612A">
         <w:t xml:space="preserve"> (Prüfungszeugnis)</w:t>
@@ -7704,51 +7688,51 @@
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="61"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="60"/>
     </w:tbl>
     <w:p w14:paraId="6A08C0CB" w14:textId="77777777" w:rsidR="00BA315E" w:rsidRPr="00DD612A" w:rsidRDefault="00BA315E" w:rsidP="00A44BD8"/>
-    <w:p w14:paraId="6CD91AB6" w14:textId="77777777" w:rsidR="00BA315E" w:rsidRPr="00DD612A" w:rsidRDefault="00911615" w:rsidP="00A44BD8">
+    <w:p w14:paraId="6CD91AB6" w14:textId="77777777" w:rsidR="00BA315E" w:rsidRPr="00DD612A" w:rsidRDefault="00651896" w:rsidP="00A44BD8">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1513984266"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A44BD8" w:rsidRPr="00DD612A">
         <w:tab/>
         <w:t xml:space="preserve">Nachweis über </w:t>
       </w:r>
       <w:r w:rsidR="00BA315E" w:rsidRPr="00DD612A">
         <w:t xml:space="preserve">die </w:t>
@@ -7860,51 +7844,51 @@
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="62"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4779E0B6" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00A44BD8" w:rsidP="00A44BD8"/>
-    <w:p w14:paraId="29AE7638" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00911615" w:rsidP="00A44BD8">
+    <w:p w14:paraId="29AE7638" w14:textId="77777777" w:rsidR="00A44BD8" w:rsidRPr="00DD612A" w:rsidRDefault="00651896" w:rsidP="00A44BD8">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1209636520"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BA315E" w:rsidRPr="00DD612A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BA315E" w:rsidRPr="00DD612A">
         <w:tab/>
         <w:t xml:space="preserve">Schulabschlusszeugnis (allgemeinbildende Schule) </w:t>
       </w:r>
       <w:r w:rsidR="00BA315E" w:rsidRPr="00DD612A">
         <w:br/>
@@ -8112,87 +8096,87 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7D38458D" w14:textId="77777777" w:rsidR="00902763" w:rsidRDefault="00902763" w:rsidP="00902763">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t>Hinweise und Informationen zum Datenschutz bei der Landwirtschaftskammer Niedersachsen finden Sie unter www.lwk-niedersachsen.de/Datenschutzinformationen</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="72D12F46" w14:textId="77777777" w:rsidR="00902763" w:rsidRDefault="00902763">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -8625,154 +8609,158 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1503280031">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="SFdEiYx9cON9IDk/JMXWQxUG3eCmuvVEEYH8COIrR4Gp2dAy4pBeBSloQ9+Duokp370j+BG6jB9dTBKrj4Is8Q==" w:salt="CAtqrjLClfc4TPdgh2sCrA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="47105"/>
+    <o:shapedefaults v:ext="edit" spidmax="49153"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DD23D6"/>
     <w:rsid w:val="00015EF2"/>
     <w:rsid w:val="00024F74"/>
     <w:rsid w:val="00031E8C"/>
     <w:rsid w:val="0003381C"/>
+    <w:rsid w:val="000350BB"/>
     <w:rsid w:val="000435D2"/>
     <w:rsid w:val="0005523F"/>
     <w:rsid w:val="00076AF1"/>
+    <w:rsid w:val="000A7015"/>
     <w:rsid w:val="000B41B1"/>
     <w:rsid w:val="000B455E"/>
     <w:rsid w:val="000C25F3"/>
     <w:rsid w:val="000C3BE6"/>
+    <w:rsid w:val="000E3648"/>
     <w:rsid w:val="000E68FC"/>
     <w:rsid w:val="000E6FB0"/>
     <w:rsid w:val="000F4D27"/>
     <w:rsid w:val="00134404"/>
     <w:rsid w:val="001349F6"/>
     <w:rsid w:val="00140B1E"/>
     <w:rsid w:val="00174985"/>
     <w:rsid w:val="001A0EDB"/>
     <w:rsid w:val="001A653A"/>
     <w:rsid w:val="001C51D1"/>
     <w:rsid w:val="001E1970"/>
     <w:rsid w:val="00210427"/>
     <w:rsid w:val="00210EE0"/>
     <w:rsid w:val="0022330E"/>
     <w:rsid w:val="00240E28"/>
     <w:rsid w:val="0026696A"/>
     <w:rsid w:val="002B3ECF"/>
     <w:rsid w:val="002D3D88"/>
     <w:rsid w:val="002E1EAB"/>
     <w:rsid w:val="002F44D8"/>
     <w:rsid w:val="00304815"/>
     <w:rsid w:val="003262AA"/>
-    <w:rsid w:val="0033621F"/>
     <w:rsid w:val="00336334"/>
     <w:rsid w:val="00350881"/>
     <w:rsid w:val="00370E74"/>
     <w:rsid w:val="00372100"/>
     <w:rsid w:val="00390316"/>
     <w:rsid w:val="003D78CB"/>
     <w:rsid w:val="00455600"/>
     <w:rsid w:val="00455B4B"/>
     <w:rsid w:val="00471F8F"/>
     <w:rsid w:val="004840D0"/>
     <w:rsid w:val="0048722B"/>
     <w:rsid w:val="004A57CB"/>
     <w:rsid w:val="004C3691"/>
     <w:rsid w:val="004E1890"/>
     <w:rsid w:val="004F7B0F"/>
     <w:rsid w:val="00504AF9"/>
     <w:rsid w:val="00581CC1"/>
     <w:rsid w:val="005F0555"/>
+    <w:rsid w:val="00633480"/>
+    <w:rsid w:val="00651896"/>
     <w:rsid w:val="00684AA4"/>
     <w:rsid w:val="00687F4B"/>
     <w:rsid w:val="00691BC2"/>
     <w:rsid w:val="00693A21"/>
     <w:rsid w:val="00695AEB"/>
     <w:rsid w:val="006A3E8A"/>
     <w:rsid w:val="006B4CA0"/>
     <w:rsid w:val="006C1177"/>
     <w:rsid w:val="006C6621"/>
     <w:rsid w:val="0070259B"/>
+    <w:rsid w:val="007164F5"/>
     <w:rsid w:val="00723E66"/>
     <w:rsid w:val="007774E6"/>
     <w:rsid w:val="007A5528"/>
     <w:rsid w:val="007B05F9"/>
     <w:rsid w:val="008325FD"/>
     <w:rsid w:val="008767B3"/>
     <w:rsid w:val="00877F29"/>
     <w:rsid w:val="008811AE"/>
     <w:rsid w:val="00882EE1"/>
     <w:rsid w:val="00895762"/>
     <w:rsid w:val="008D164A"/>
     <w:rsid w:val="008D4D94"/>
     <w:rsid w:val="00902763"/>
     <w:rsid w:val="00911154"/>
-    <w:rsid w:val="00911615"/>
     <w:rsid w:val="0094707F"/>
     <w:rsid w:val="00953F8F"/>
     <w:rsid w:val="00954397"/>
     <w:rsid w:val="00955F1C"/>
     <w:rsid w:val="00962FED"/>
     <w:rsid w:val="009654B2"/>
     <w:rsid w:val="00970DD0"/>
     <w:rsid w:val="009D2409"/>
     <w:rsid w:val="00A001B7"/>
     <w:rsid w:val="00A0298D"/>
     <w:rsid w:val="00A12A3A"/>
     <w:rsid w:val="00A35E64"/>
     <w:rsid w:val="00A44BD8"/>
     <w:rsid w:val="00A4625C"/>
     <w:rsid w:val="00A63767"/>
     <w:rsid w:val="00A86D74"/>
     <w:rsid w:val="00AB31CE"/>
     <w:rsid w:val="00AB5D8A"/>
     <w:rsid w:val="00AD5EA1"/>
     <w:rsid w:val="00AD651B"/>
     <w:rsid w:val="00AD731F"/>
     <w:rsid w:val="00AE7C2E"/>
     <w:rsid w:val="00B06662"/>
     <w:rsid w:val="00B60A56"/>
     <w:rsid w:val="00B7555F"/>
@@ -8809,51 +8797,51 @@
     <w:rsid w:val="00E924A5"/>
     <w:rsid w:val="00EB1FEC"/>
     <w:rsid w:val="00F40099"/>
     <w:rsid w:val="00F543A1"/>
     <w:rsid w:val="00F84A32"/>
     <w:rsid w:val="00FA6606"/>
     <w:rsid w:val="00FC0E7A"/>
     <w:rsid w:val="00FD7188"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="47105"/>
+    <o:shapedefaults v:ext="edit" spidmax="49153"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="077A18AF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{74D96827-E075-49EB-B164-85C43194EF44}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -9790,70 +9778,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1CF94EA-C942-4A29-95DD-F7F350FCE919}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>437</Words>
-  <Characters>2760</Characters>
+  <Words>442</Words>
+  <Characters>2788</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3191</CharactersWithSpaces>
+  <CharactersWithSpaces>3224</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Magda Meyer</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>